--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -2370,264 +2370,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Quality of Observation within Sensor Web Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Auger</w:t>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-wss.2017.0008⟩</w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906765v1</w:t>
+                <w:t xml:space="preserve">hal-01906854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Aguilar</w:t>
+                <w:t xml:space="preserve">Survey on Quality of Observation within Sensor Web Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t>
+              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-wss.2017.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906854v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Methodology for Tacit Knowledge Management: Application to Scientific Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2646,92 +2646,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp. 450-455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2773,427 +2773,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin-American Journal of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, III (2), 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Big Data: Research Challenges and Future Directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sherali Zeadally</w:t>
+                <w:t xml:space="preserve">Use of Cellular Technologies in Sensor Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Bari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11227-016-1677-z⟩</w:t>
+              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.101-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-wss.2016.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906767v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Cellular Technologies in Sensor Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Puneet Jain</w:t>
+                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-wss.2016.0071⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (130-154), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906804v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+                <w:t xml:space="preserve">Handling Big Data: Research Challenges and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherali Zeadally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (4), pp.1494--1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-016-1677-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01505825v1</w:t>
+                <w:t xml:space="preserve">hal-01906767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Big Data Platform for Integrating Heterogeneous Wearable Data in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3202,1047 +3202,1047 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (12), pp.1--8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10916-015-0344-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatic PLM process interoperability for aeronautic, space and defence DMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Figay Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerospace Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Concurrent Engineering, 3 (3,4), pp.147-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/AOP-150050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Aguilar</w:t>
+                <w:t xml:space="preserve">Collaborative Knowledge as a Service Applied to the Disaster Management Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Grolinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam A. M. Capretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.5--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCC.2015.067706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412446v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Knowledge as a Service Applied to the Disaster Management Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miriam A. M. Capretz</w:t>
+                <w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906805v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Service Oriented Architecture for Transport Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.190-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing an Ontology Driven Architecture for Distributed Multimedia System engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (4), pp.228-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cross-Layer Approach to Enhance QoS for Multimedia Applications Over Satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (3), pp.305-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4252,394 +4252,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Cyber-Physical System for Teaching and Learning Process Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Un système Cyber-Physique autonomique au service de l'Éducation 4.0 : répondre aux défis de la transformation numérique des institutions académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212814v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Log Extraction Using Natural Language Processing and Text Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez-Ferriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 33rd International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Catania, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE67341.2025.11092271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système Cyber-Physique autonomique au service de l'Éducation 4.0 : répondre aux défis de la transformation numérique des institutions académiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Autonomic Cyber-Physical System for Teaching and Learning Process Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Jul 2025, Catania, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE67341.2025.11092231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093392v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,285 +4654,285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-driven approach for competency-oriented and student-centered engineering education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Evain</w:t>
+                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EDUCON 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDUCON60312.2024.10578793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04624879v1</w:t>
+                <w:t xml:space="preserve">hal-04395267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+                <w:t xml:space="preserve">Ontology-driven approach for competency-oriented and student-centered engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE EDUCON 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Global Engineering Education Conference, May 2024, Kos, Greece. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON60312.2024.10578793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395267v1</w:t>
+                <w:t xml:space="preserve">hal-04624879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVA: Virtual Learning Environments as a Service (VLEaaS) in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4961,155 +4961,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on IT in Higher Education and Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPS: Adaptive Cyber-Physical Systems in Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2023: 18th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5138,73 +5138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangle the Blockchain:Towards Connecting Blockchain and DAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5236,92 +5236,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (2021 IEEE - WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bayonne, France. pp.63-68, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE53228.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education 4.0: Proposal of a model for autonomous management of learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5337,368 +5337,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service-Oriented Computing – ICSOC 2022 Workshops – AI-PA, ASOCA, FMCIoT, WESOACS, and Satellite Events, Seville, Spain, November 29 – December 2, 2022, Proceeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in European University Alliances: challenges and issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Languages Council, Dec 2022, Seville, Spain</w:t>
+              <w:t xml:space="preserve">, European Languages Council, Dec 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Mining Model to visualize and analyze the Learning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Education Symposium &amp; Australasian Association for Engineering Education Conference REES AAEE 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message from the WETICE 2021 General Chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bayonne, France. pp.xi-xi, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wetice53228.2021.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE 13 pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,73 +5713,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Semi-Formal and Formal Methods for Safety Control in Autonomous Mobility-on-Demand Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5808,259 +5808,259 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iPaaS in Agriculture 4.0: An Industrial Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Huang Cestari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WETICE 2020 - 29th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2020, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University 4.0: The Industry 4.0 paradigm applied to Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou L Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso Nacional de Tecnologías en la Educación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Puebla (Mexico), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failsafe Mechanism to Hazard Analysis and Risk mitigation in Unmanned Aerial Vehicle based on NCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6089,73 +6089,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy multi-objective optimization for Ride-sharing Autonomous Mobility-on-Demand Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6171,1089 +6171,1089 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Transformation in the Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIEI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sehore, India. pp.429-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438734v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wearable Machine Learning Solution for Internet Traffic Classification in Satellite Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+                <w:t xml:space="preserve">Methodology And Architecture For Safety Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2019 : The 17th International Conference on Service-Oriented Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33702-5_15⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications (ICCSEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2019.91801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423379v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology And Architecture For Safety Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Transformation in the Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications (ICCSEA 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANIEI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Puebla, México</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416468v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">A Wearable Machine Learning Solution for Internet Traffic Classification in Satellite Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOC 2019 : The 17th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.202-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33702-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781495v1</w:t>
+                <w:t xml:space="preserve">hal-02423379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Safety in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic-Driven Architecture for Autonomic Management of Cyber-Physical Systems (CPS) for Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT, Toulouse, France, October 28–31, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.5-17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32213-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Sehore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'accompagnement des enseignants pour l'internationalisation des formations - E2S UPPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+                <w:t xml:space="preserve">Olivier Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410339v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'accompagnement des enseignants pour l'internationalisation des formations - E2S UPPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hofmann</w:t>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284104v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Singapore, France. pp.499-504, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2018.8355113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel statistical based feature extraction approach for the inner-class feature estimation using linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7298,196 +7298,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8488992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the Self-Safety in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.181-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomic traffic analysis proposal using Machine Learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7496,1514 +7496,1514 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Budoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, France. pp.273-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3167020.3167061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.177-184, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of the new generation of distributed systems the Internet of Everything (IoE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASOCA, ICSOC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Driven Adaptive System for the Patient Treatment Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Redwood City, United States. pp.329--332, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.21-32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Reston, United States. pp.88--93, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARMiCLOC: Context Awareness Middleware in Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marxjhony Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Latin American Computing Conference (CLEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Arequipa, Peru. pp.1 - 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEI.2015.7360013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath TCP Architecture for Infotainment Multimedia Applications in Vehicular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergi Rene</w:t>
+                <w:t xml:space="preserve">Model Based Enterprise Modeling for Testing PLM Interoperability in Dynamic Manufacturing Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezhad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference, VTC Spring 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145942⟩</w:t>
+              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.141-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912936v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Enterprise Modeling for Testing PLM Interoperability in Dynamic Manufacturing Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+                <w:t xml:space="preserve">Multipath TCP Architecture for Infotainment Multimedia Applications in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bezhad Shariat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juanjo Alins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_13⟩</w:t>
+              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference, VTC Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438398v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perspective of adaptation in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Medical Informatics Conference ( MIE )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 5p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Communication Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX Latin American Computing Conference (CLEI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Naiguatá, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de déploiement automatique basé sur les modèles sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Transport Protocol</w:t>
+                <w:t xml:space="preserve">Knowledge base for an autonomic transport layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote at ICDT 2011 - The Sixth International Conference on Digital Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vilanova i la Geltrú, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21560-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024871v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge base for an autonomic transport layer</w:t>
+                <w:t xml:space="preserve">Autonomic Transport Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Keynote at ICDT 2011 - The Sixth International Conference on Digital Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024654v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un service de communication de groupe adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,877 +9018,877 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Doctorants EDSYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of transport protocols for autonomous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025497v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430704v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimedia Ontology Driven Architecture framework (MODA) for networked multimedia systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 First International Conference on Networked Digital Technologies (NDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ostrava, Czech Republic. pp.411-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NDT.2009.5272081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Petersburg, Russia. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de décision pour l'auto-adaptation des protocoles de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based approach to communication protocol's self-adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference on Multimedia and Ubiquitous Engineering (MUE'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an unified experimentation framework for protocol engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Thalmensy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE 20th International Conference on Advanced Information Networking and Applications, Workshop on Service Oriented Architectures in Converging Networked Environments (SOCNE06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.555-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9898,258 +9898,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’IA apprend à prévenir les erreurs sur les chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la Région Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casenove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feiselia Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2006 : 11th Annual Conference on Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. ACM Press, pp.314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1140124.1140220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10159,382 +10159,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées Récentes Dans Le Domaine Des Architectures Logicielles : Articles Sélectionnés et Étendus de CAL 2015 et MODA 2015, Hammamet, Tunisie, 13-15 Mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kacem, Mohamed Hadj and Rodriguez, Ismael Bouassida and Exposito, Ernesto. Hermann, L-8, 2016, RNTI, 979-10-96289-00-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart SOA Platforms in Cloud Computing Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codé Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118761489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Transport Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118580202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Home Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118602829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10544,327 +10544,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Celio Conceiçao, Maria Teresa Zanola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in European Universities Alliances, Challenges and Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educatt, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Referential Architectures of Cyber-Physical Systems (CPS) for INDUSTRY 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems for Industrial Transformation : Fundamentals, Standards, and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced transport protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">End-to-End Quality of Service Over Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-129, 2008, 978-3-540-79119-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79120-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10874,91 +10874,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology, models and paradigms for a next generation transport layer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00678666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10968,173 +10968,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Collective Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Trawinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Conference, ICCCI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hendaye, France. 702p., 2019, 978-3-030-28373-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11281,51 +11281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bournaveas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578744v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2350644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03774338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-022-07377-1(" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics5030046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2020.100159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01651945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0238-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v85n206.68671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2883147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2017.2699218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Karim Shaikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2415194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anagnostopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1677-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Jain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Bari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2016.0071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Da Silveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-015-0344-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grolinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A. M. Capretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.067706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Evain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Ferriz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092271" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON60312.2024.10578793" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630592v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831727v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03575207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wetice53228.2021.00006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03659104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02958574v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Huang Cestari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02613976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33702-5_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hofmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8488992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428718" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Budoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-155" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01464457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marxjhony Jerez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEI.2015.7360013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Alins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esparza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145942" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903407v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Arous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024871v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037001v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thalmensy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Ferriz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cod&#233; Diop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761489" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253317v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580202" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Roman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602829" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02457809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Trawinski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bournaveas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578744v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2350644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03774338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-022-07377-1(" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics5030046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2020.100159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01651945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0238-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v85n206.68671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2883147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2017.2699218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Karim Shaikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2415194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Jain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Bari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2016.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anagnostopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1677-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Da Silveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-015-0344-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grolinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A. M. Capretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.067706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Evain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Ferriz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON60312.2024.10578793" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03575207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wetice53228.2021.00006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03659104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02958574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Huang Cestari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02613976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33702-5_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hofmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8488992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428718" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Budoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01464457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marxjhony Jerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEI.2015.7360013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rene" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Alins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esparza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145942" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-206" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Arous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thalmensy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Ferriz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cod&#233; Diop" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580202" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253323v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Roman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602829" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993242v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630553v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02457809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Trawinski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>