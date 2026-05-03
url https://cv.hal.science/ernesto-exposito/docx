--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -118,746 +118,746 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic mapping study on software-based feedback for energy consumption</w:t>
+                <w:t xml:space="preserve">A systematic mapping study on software approaches analyzing human behavior in energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222, pp.115889. </w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, pp.103991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2025.103991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107298v1</w:t>
+                <w:t xml:space="preserve">hal-04948860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic mapping study on software approaches analyzing human behavior in energy efficiency</w:t>
+                <w:t xml:space="preserve">A systematic mapping study on software-based feedback for energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122, pp.103991. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.115889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2025.103991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948860v1</w:t>
+                <w:t xml:space="preserve">hal-05107298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE-13 pour la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Hybrid course instructional design for better practice of learning analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bournaveas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2024.2350644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627088v1</w:t>
+                <w:t xml:space="preserve">hal-04578744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid course instructional design for better practice of learning analytics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE-13 pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578744v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Energy Aware Cyber-Physical Systems</w:t>
+                <w:t xml:space="preserve">Automated Power Modeling of Computing Devices: Implementation and Use Case for Raspberry Pis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-42. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23335777.2022.2163298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912724v1</w:t>
+                <w:t xml:space="preserve">hal-03912723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Energy Management Framework for Smart Homes</w:t>
+                <w:t xml:space="preserve">A Review of Energy Aware Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.23-42. </w:t>
+              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/AIS-220482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23335777.2022.2163298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396046v1</w:t>
+                <w:t xml:space="preserve">hal-03912724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Power Modeling of Computing Devices: Implementation and Use Case for Raspberry Pis</w:t>
+                <w:t xml:space="preserve">An Automated Energy Management Framework for Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, </w:t>
+              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.23-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/AIS-220482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912723v1</w:t>
+                <w:t xml:space="preserve">hal-04396046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispatching and rebalancing for ride-sharing autonomous mobilityon-demand systems based on a fuzzy multi-criteria approach</w:t>
               </w:r>
@@ -2370,814 +2370,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey on Quality of Observation within Sensor Web Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t>
+              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-wss.2017.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906854v1</w:t>
+                <w:t xml:space="preserve">hal-01906765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Quality of Observation within Sensor Web Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Auger</w:t>
+                <w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), pp.163-177. </w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-wss.2017.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906765v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Methodology for Tacit Knowledge Management: Application to Scientific Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Mezghani</w:t>
+                <w:t xml:space="preserve">Use of Cellular Technologies in Sensor Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Bari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.101-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-wss.2016.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149983v1</w:t>
+                <w:t xml:space="preserve">hal-01906804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Aguilar</w:t>
+                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin-American Journal of Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (130-154), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872195v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Cellular Technologies in Sensor Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Puneet Jain</w:t>
+                <w:t xml:space="preserve">Handling Big Data: Research Challenges and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherali Zeadally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farooq Bari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-wss.2016.0071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (4), pp.1494--1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-016-1677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906804v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+                <w:t xml:space="preserve">A Collaborative Methodology for Tacit Knowledge Management: Application to Scientific Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp. 450-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505825v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Big Data: Research Challenges and Future Directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sherali Zeadally</w:t>
+                <w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin-American Journal of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, III (2), 14p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11227-016-1677-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906767v1</w:t>
+                <w:t xml:space="preserve">hal-01872195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Big Data Platform for Integrating Heterogeneous Wearable Data in Healthcare</w:t>
               </w:r>
@@ -3953,5942 +3953,6037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978102v1</w:t>
+                <w:t xml:space="preserve">hal-01978083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
+              <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978083v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système Cyber-Physique autonomique au service de l'Éducation 4.0 : répondre aux défis de la transformation numérique des institutions académiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
+                <w:t xml:space="preserve">Adaptive Software Energy Feedback for Long-Term User Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">18th Symposium on Search-Based Software Engineering (SSBSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093392v1</w:t>
+                <w:t xml:space="preserve">hal-05594918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event Log Extraction Using Natural Language Processing and Text Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sanchez-Ferriz</w:t>
+                <w:t xml:space="preserve">Un système Cyber-Physique autonomique au service de l'Éducation 4.0 : répondre aux défis de la transformation numérique des institutions académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 33rd International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289276v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Cyber-Physical System for Teaching and Learning Process Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Jul 2025, Catania, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE67341.2025.11092231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+                <w:t xml:space="preserve">Event Log Extraction Using Natural Language Processing and Text Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez-Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 33rd International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Catania, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE67341.2025.11092271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008468v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
+                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
+              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395267v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-driven approach for competency-oriented and student-centered engineering education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Evain</w:t>
+                <w:t xml:space="preserve">EVA: Virtual Learning Environments as a Service (VLEaaS) in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EDUCON 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on IT in Higher Education and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624879v1</w:t>
+                <w:t xml:space="preserve">hal-04777901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVA: Virtual Learning Environments as a Service (VLEaaS) in Higher Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
+                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on IT in Higher Education and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777901v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACPS: Adaptive Cyber-Physical Systems in Industry 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducos</w:t>
+                <w:t xml:space="preserve">Ontology-driven approach for competency-oriented and student-centered engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2023: 18th International Conference on Software Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE EDUCON 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Global Engineering Education Conference, May 2024, Kos, Greece. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON60312.2024.10578793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630592v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+                <w:t xml:space="preserve">ACPS: Adaptive Cyber-Physical Systems in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICSOFT 2023: 18th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083533v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangle the Blockchain:Towards Connecting Blockchain and DAG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (2021 IEEE - WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659390v1</w:t>
+                <w:t xml:space="preserve">hal-04083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education 4.0: Proposal of a model for autonomous management of learning processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+                <w:t xml:space="preserve">Tangle the Blockchain:Towards Connecting Blockchain and DAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing – ICSOC 2022 Workshops – AI-PA, ASOCA, FMCIoT, WESOACS, and Satellite Events, Seville, Spain, November 29 – December 2, 2022, Proceeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (2021 IEEE - WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bayonne, France. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE53228.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831727v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Daguerre</w:t>
+                <w:t xml:space="preserve">Education 4.0: Proposal of a model for autonomous management of learning processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages in European University Alliances: challenges and issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Languages Council, Dec 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Service-Oriented Computing – ICSOC 2022 Workshops – AI-PA, ASOCA, FMCIoT, WESOACS, and Satellite Events, Seville, Spain, November 29 – December 2, 2022, Proceeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140133v1</w:t>
+                <w:t xml:space="preserve">hal-03831727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Mining Model to visualize and analyze the Learning Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Moreno</w:t>
+                <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Education Symposium &amp; Australasian Association for Engineering Education Conference REES AAEE 2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Languages in European University Alliances: challenges and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Languages Council, Dec 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727150v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message from the WETICE 2021 General Chairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE 13 pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575207v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE 13 pour la formation des enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Process Mining Model to visualize and analyze the Learning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Research in Engineering Education Symposium &amp; Australasian Association for Engineering Education Conference REES AAEE 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659104v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Semi-Formal and Formal Methods for Safety Control in Autonomous Mobility-on-Demand Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rihab Khemiri</w:t>
+                <w:t xml:space="preserve">Message from the WETICE 2021 General Chairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bayonne, France. pp.xi-xi, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wetice53228.2021.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614008v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPaaS in Agriculture 4.0: An Industrial Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducos</w:t>
+                <w:t xml:space="preserve">Failsafe Mechanism to Hazard Analysis and Risk mitigation in Unmanned Aerial Vehicle based on NCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE 2020 - 29th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958574v1</w:t>
+                <w:t xml:space="preserve">hal-02613976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University 4.0: The Industry 4.0 paradigm applied to Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou L Gueye</w:t>
+                <w:t xml:space="preserve">Fuzzy multi-objective optimization for Ride-sharing Autonomous Mobility-on-Demand Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congreso Nacional de Tecnologías en la Educación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Puebla (Mexico), France</w:t>
+              <w:t xml:space="preserve">15 th International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957371v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failsafe Mechanism to Hazard Analysis and Risk mitigation in Unmanned Aerial Vehicle based on NCES</w:t>
+                <w:t xml:space="preserve">Combining Semi-Formal and Formal Methods for Safety Control in Autonomous Mobility-on-Demand Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">15 th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613976v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy multi-objective optimization for Ride-sharing Autonomous Mobility-on-Demand Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab Khemiri</w:t>
+                <w:t xml:space="preserve">iPaaS in Agriculture 4.0: An Industrial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Huang Cestari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Conference on Software and Data Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WETICE 2020 - 29th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614070v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">University 4.0: The Industry 4.0 paradigm applied to Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou L Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IX Congreso Nacional de Tecnologías en la Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Puebla (Mexico), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781495v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology And Architecture For Safety Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carre</w:t>
+                <w:t xml:space="preserve">Méthodologie d'accompagnement des enseignants pour l'internationalisation des formations - E2S UPPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications (ICCSEA 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416468v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Transformation in the Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIEI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Puebla, México</w:t>
+              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438734v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wearable Machine Learning Solution for Internet Traffic Classification in Satellite Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2019 : The 17th International Conference on Service-Oriented Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33702-5_15⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sehore, India. pp.429-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423379v1</w:t>
+                <w:t xml:space="preserve">hal-03781495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Safety in Autonomous Vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Methodology And Architecture For Safety Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications (ICCSEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2019.91801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416464v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Driven Architecture for Autonomic Management of Cyber-Physical Systems (CPS) for Industry 4.0</w:t>
+                <w:t xml:space="preserve">Digital Transformation in the Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT, Toulouse, France, October 28–31, 2019, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANIEI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Puebla, México</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432944v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Wearable Machine Learning Solution for Internet Traffic Classification in Satellite Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOC 2019 : The 17th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.202-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33702-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957070v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'accompagnement des enseignants pour l'internationalisation des formations - E2S UPPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hofmann</w:t>
+                <w:t xml:space="preserve">Framework for Safety in Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284104v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic-Driven Architecture for Autonomic Management of Cyber-Physical Systems (CPS) for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT, Toulouse, France, October 28–31, 2019, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.5-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32213-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410339v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sehore, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433568v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel statistical based feature extraction approach for the inner-class feature estimation using linear regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8488992⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Singapore, France. pp.499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2018.8355113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423377v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for the Self-Safety in Autonomous Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carre</w:t>
+                <w:t xml:space="preserve">A novel statistical based feature extraction approach for the inner-class feature estimation using linear regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428718⟩</w:t>
+              <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8488992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416451v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomic traffic analysis proposal using Machine Learning techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+                <w:t xml:space="preserve">Challenges for the Self-Safety in Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedric Budoin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3167020.3167061⟩</w:t>
+              <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.181-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423382v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of the new generation of distributed systems the Internet of Everything (IoE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASOCA, ICSOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908065v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of the new generation of distributed systems the Internet of Everything (IoE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An autonomic traffic analysis proposal using Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Budoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOCA, ICSOC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, France. pp.273-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167020.3167061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438692v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Driven Adaptive System for the Patient Treatment Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pruski</w:t>
+                <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-155⟩</w:t>
+              <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.177-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912861v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.21-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Auger</w:t>
+                <w:t xml:space="preserve">An Ontology-Driven Adaptive System for the Patient Treatment Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, United States. pp.329--332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908068v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARMiCLOC: Context Awareness Middleware in Cloud Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marxjhony Jerez</w:t>
+                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Villemur</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Latin American Computing Conference (CLEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEI.2015.7360013⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, United States. pp.88--93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464457v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Enterprise Modeling for Testing PLM Interoperability in Dynamic Manufacturing Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bezhad Shariat</w:t>
+                <w:t xml:space="preserve">CARMiCLOC: Context Awareness Middleware in Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marxjhony Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_13⟩</w:t>
+              <w:t xml:space="preserve">2015 Latin American Computing Conference (CLEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Arequipa, Peru. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEI.2015.7360013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438398v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath TCP Architecture for Infotainment Multimedia Applications in Vehicular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergi Rene</w:t>
+                <w:t xml:space="preserve">Model Based Enterprise Modeling for Testing PLM Interoperability in Dynamic Manufacturing Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezhad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference, VTC Spring 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145942⟩</w:t>
+              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.141-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912936v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perspective of adaptation in healthcare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pruski</w:t>
+                <w:t xml:space="preserve">Multipath TCP Architecture for Infotainment Multimedia Applications in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Alins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Medical Informatics Conference ( MIE )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-206⟩</w:t>
+              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference, VTC Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903407v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Communication Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A perspective of adaptation in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX Latin American Computing Conference (CLEI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Medical Informatics Conference ( MIE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024870v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de déploiement automatique basé sur les modèles sémantiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomic Communication Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier France. 11p</w:t>
+              <w:t xml:space="preserve">XXXIX Latin American Computing Conference (CLEI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Naiguatá, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477159v1</w:t>
+                <w:t xml:space="preserve">hal-01024870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge base for an autonomic transport layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche de déploiement automatique basé sur les modèles sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier France. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024654v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Transport Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un service de communication de groupe adaptatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote at ICDT 2011 - The Sixth International Conference on Digital Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Congrès des Doctorants EDSYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024871v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un service de communication de groupe adaptatif</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge base for an autonomic transport layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Doctorants EDSYS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vilanova i la Geltrú, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21560-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477165v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of transport protocols for autonomous systems</w:t>
+                <w:t xml:space="preserve">Autonomic Transport Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, United States</w:t>
+              <w:t xml:space="preserve">Keynote at ICDT 2011 - The Sixth International Conference on Digital Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024847v1</w:t>
+                <w:t xml:space="preserve">hal-01024871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New generation of transport protocols for autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430704v1</w:t>
+                <w:t xml:space="preserve">hal-01024847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, Russia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025497v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimedia Ontology Driven Architecture framework (MODA) for networked multimedia systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gomez</w:t>
+                <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 First International Conference on Networked Digital Technologies (NDT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580979v1</w:t>
+                <w:t xml:space="preserve">hal-01025497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580982v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de décision pour l'auto-adaptation des protocoles de communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassot</w:t>
+                <w:t xml:space="preserve">A Multimedia Ontology Driven Architecture framework (MODA) for networked multimedia systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 First International Conference on Networked Digital Technologies (NDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ostrava, Czech Republic. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NDT.2009.5272081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250239v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based approach to communication protocol's self-adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Un modèle de décision pour l'auto-adaptation des protocoles de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Multimedia and Ubiquitous Engineering (MUE'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978095v1</w:t>
+                <w:t xml:space="preserve">hal-00250239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model based approach to communication protocol's self-adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 International Conference on Multimedia and Ubiquitous Engineering (MUE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards an unified experimentation framework for protocol engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Thalmensy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE 20th International Conference on Advanced Information Networking and Applications, Workshop on Service Oriented Architectures in Converging Networked Environments (SOCNE06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.555-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9898,258 +9993,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’IA apprend à prévenir les erreurs sur les chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la Région Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casenove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feiselia Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2006 : 11th Annual Conference on Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. ACM Press, pp.314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1140124.1140220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10159,382 +10254,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées Récentes Dans Le Domaine Des Architectures Logicielles : Articles Sélectionnés et Étendus de CAL 2015 et MODA 2015, Hammamet, Tunisie, 13-15 Mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kacem, Mohamed Hadj and Rodriguez, Ismael Bouassida and Exposito, Ernesto. Hermann, L-8, 2016, RNTI, 979-10-96289-00-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart SOA Platforms in Cloud Computing Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codé Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118761489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Transport Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118580202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Home Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118602829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10544,327 +10639,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Celio Conceiçao, Maria Teresa Zanola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in European Universities Alliances, Challenges and Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educatt, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Referential Architectures of Cyber-Physical Systems (CPS) for INDUSTRY 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems for Industrial Transformation : Fundamentals, Standards, and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced transport protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">End-to-End Quality of Service Over Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-129, 2008, 978-3-540-79119-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79120-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10874,91 +10969,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology, models and paradigms for a next generation transport layer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00678666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10968,173 +11063,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Collective Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Trawinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Conference, ICCCI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hendaye, France. 702p., 2019, 978-3-030-28373-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11281,51 +11376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bournaveas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578744v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2350644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03774338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-022-07377-1(" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics5030046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2020.100159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01651945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0238-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v85n206.68671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2883147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2017.2699218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Karim Shaikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2415194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Jain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Bari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2016.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anagnostopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1677-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Da Silveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-015-0344-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grolinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A. M. Capretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.067706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Evain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Ferriz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON60312.2024.10578793" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03575207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wetice53228.2021.00006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03659104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02958574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Huang Cestari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02613976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33702-5_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hofmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8488992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428718" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Budoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01464457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marxjhony Jerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEI.2015.7360013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rene" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Alins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esparza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145942" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-206" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Arous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thalmensy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Ferriz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cod&#233; Diop" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580202" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253323v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Roman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602829" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993242v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630553v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02457809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Trawinski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578744v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Gueye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2350644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bournaveas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03774338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-022-07377-1(" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics5030046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2020.100159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01651945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0238-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v85n206.68671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2883147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2017.2699218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Karim Shaikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2415194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Bari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2016.0071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anagnostopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1677-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Da Silveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-015-0344-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grolinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A. M. Capretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.067706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Evain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092231" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Ferriz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092271" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON60312.2024.10578793" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03659104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03575207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wetice53228.2021.00006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02613976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02958574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Huang Cestari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hofmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33702-5_15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8488992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428718" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Budoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-155" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01464457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marxjhony Jerez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEI.2015.7360013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rene" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Alins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esparza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145942" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-206" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Arous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thalmensy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Ferriz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cod&#233; Diop" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761489" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580202" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Roman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602829" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02457809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Trawinski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>