--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -326,538 +326,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid course instructional design for better practice of learning analytics</w:t>
+                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE-13 pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578744v2</w:t>
+                <w:t xml:space="preserve">hal-04627088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE-13 pour la formation des enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybrid course instructional design for better practice of learning analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2024.2350644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627088v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Power Modeling of Computing Devices: Implementation and Use Case for Raspberry Pis</w:t>
+                <w:t xml:space="preserve">A Review of Energy Aware Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, </w:t>
+              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23335777.2022.2163298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912723v1</w:t>
+                <w:t xml:space="preserve">hal-03912724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Energy Aware Cyber-Physical Systems</w:t>
+                <w:t xml:space="preserve">An Automated Energy Management Framework for Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-42. </w:t>
+              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.23-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23335777.2022.2163298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/AIS-220482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912724v1</w:t>
+                <w:t xml:space="preserve">hal-04396046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Energy Management Framework for Smart Homes</w:t>
+                <w:t xml:space="preserve">Automated Power Modeling of Computing Devices: Implementation and Use Case for Raspberry Pis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.23-42. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/AIS-220482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396046v1</w:t>
+                <w:t xml:space="preserve">hal-03912723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispatching and rebalancing for ride-sharing autonomous mobilityon-demand systems based on a fuzzy multi-criteria approach</w:t>
               </w:r>
@@ -1716,235 +1716,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog computing for the integration of agents and web services in an autonomic reflexive middleware</w:t>
+                <w:t xml:space="preserve">Integración SOA-MAS en Ambientes Inteligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.333-347. </w:t>
+              <w:t xml:space="preserve">DYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2016), pp.268 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-018-0238-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15446/dyna.v85n206.68671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903822v1</w:t>
+                <w:t xml:space="preserve">hal-01903852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integración SOA-MAS en Ambientes Inteligentes</w:t>
+                <w:t xml:space="preserve">Fog computing for the integration of agents and web services in an autonomic reflexive middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (2016), pp.268 - 282. </w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.333-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15446/dyna.v85n206.68671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-018-0238-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903852v1</w:t>
+                <w:t xml:space="preserve">hal-01903822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Deployment of Machine Learning Solutions in Network Traffic Classification: A Systematic Survey</w:t>
               </w:r>
@@ -2054,239 +2054,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Methodology for the Design of Autonomic and Cognitive IoT-Based Systems: Application to Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Mezghani</w:t>
+                <w:t xml:space="preserve">MAPE-K as a Service-oriented Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (6), pp.1163-1175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535140v1</w:t>
+                <w:t xml:space="preserve">hal-01872138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPE-K as a Service-oriented Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Aguilar</w:t>
+                <w:t xml:space="preserve">A Model-Driven Methodology for the Design of Autonomic and Cognitive IoT-Based Systems: Application to Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.224-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETCI.2017.2699218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872138v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Technologies for Green Internet of Things</w:t>
               </w:r>
@@ -2480,90 +2480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2945,239 +2945,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Methodology for Tacit Knowledge Management: Application to Scientific Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Mezghani</w:t>
+                <w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Latin-American Journal of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, III (2), 14p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149983v1</w:t>
+                <w:t xml:space="preserve">hal-01872195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Aguilar</w:t>
+                <w:t xml:space="preserve">A Collaborative Methodology for Tacit Knowledge Management: Application to Scientific Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin-American Journal of Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp. 450-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872195v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Big Data Platform for Integrating Heterogeneous Wearable Data in Healthcare</w:t>
               </w:r>
@@ -3417,252 +3417,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Knowledge as a Service Applied to the Disaster Management Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miriam A. M. Capretz</w:t>
+                <w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vizcarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906805v1</w:t>
+                <w:t xml:space="preserve">hal-02412446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Aguilar</w:t>
+                <w:t xml:space="preserve">Collaborative Knowledge as a Service Applied to the Disaster Management Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Grolinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam A. M. Capretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.5--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCC.2015.067706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412446v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Service Oriented Architecture for Transport Protocols</w:t>
               </w:r>
@@ -3953,324 +3953,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guennoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+                <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978083v1</w:t>
+                <w:t xml:space="preserve">hal-01978102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
+              <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978102v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4355,546 +4355,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système Cyber-Physique autonomique au service de l'Éducation 4.0 : répondre aux défis de la transformation numérique des institutions académiques</w:t>
+                <w:t xml:space="preserve">A Semantic-Web Oriented Competency Model for Engineering Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">48th International Conference on Software Engineering - IEEE SWEBOK Summit 2026 (ICSE 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACM, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093392v1</w:t>
+                <w:t xml:space="preserve">hal-05615601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Cyber-Physical System for Teaching and Learning Process Engineering</w:t>
+                <w:t xml:space="preserve">Un système Cyber-Physique autonomique au service de l'Éducation 4.0 : répondre aux défis de la transformation numérique des institutions académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212814v1</w:t>
+                <w:t xml:space="preserve">hal-05093392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Log Extraction Using Natural Language Processing and Text Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez-Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 33rd International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Catania, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE67341.2025.11092271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+                <w:t xml:space="preserve">Autonomic Cyber-Physical System for Teaching and Learning Process Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Jul 2025, Catania, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE67341.2025.11092231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008468v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVA: Virtual Learning Environments as a Service (VLEaaS) in Higher Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
+                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on IT in Higher Education and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777901v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
               </w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,593 +5086,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACPS: Adaptive Cyber-Physical Systems in Industry 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducos</w:t>
+                <w:t xml:space="preserve">EVA: Virtual Learning Environments as a Service (VLEaaS) in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2023: 18th International Conference on Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on IT in Higher Education and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630592v1</w:t>
+                <w:t xml:space="preserve">hal-04777901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+                <w:t xml:space="preserve">ACPS: Adaptive Cyber-Physical Systems in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICSOFT 2023: 18th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083533v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangle the Blockchain:Towards Connecting Blockchain and DAG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (2021 IEEE - WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659390v1</w:t>
+                <w:t xml:space="preserve">hal-04083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education 4.0: Proposal of a model for autonomous management of learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service-Oriented Computing – ICSOC 2022 Workshops – AI-PA, ASOCA, FMCIoT, WESOACS, and Satellite Events, Seville, Spain, November 29 – December 2, 2022, Proceeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+                <w:t xml:space="preserve">Tangle the Blockchain:Towards Connecting Blockchain and DAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages in European University Alliances: challenges and issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (2021 IEEE - WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bayonne, France. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE53228.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140133v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE 13 pour la formation des enseignants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sorana Cimpan</w:t>
+                <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Languages in European University Alliances: challenges and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Languages Council, Dec 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659104v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Mining Model to visualize and analyze the Learning Process</w:t>
               </w:r>
@@ -5684,51 +5671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Education Symposium &amp; Australasian Association for Engineering Education Conference REES AAEE 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5838,744 +5825,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failsafe Mechanism to Hazard Analysis and Risk mitigation in Unmanned Aerial Vehicle based on NCES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rihab Khemiri</w:t>
+                <w:t xml:space="preserve">Penser l’hybridation avec l’appui des Learning Analytics : l’approche HyPE 13 pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613976v1</w:t>
+                <w:t xml:space="preserve">hal-03659104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy multi-objective optimization for Ride-sharing Autonomous Mobility-on-Demand Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Semi-Formal and Formal Methods for Safety Control in Autonomous Mobility-on-Demand Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">15 th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614070v1</w:t>
+                <w:t xml:space="preserve">hal-02614008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Semi-Formal and Formal Methods for Safety Control in Autonomous Mobility-on-Demand Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rihab Khemiri</w:t>
+                <w:t xml:space="preserve">iPaaS in Agriculture 4.0: An Industrial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Huang Cestari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WETICE 2020 - 29th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614008v1</w:t>
+                <w:t xml:space="preserve">hal-02958574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPaaS in Agriculture 4.0: An Industrial Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducos</w:t>
+                <w:t xml:space="preserve">University 4.0: The Industry 4.0 paradigm applied to Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou L Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE 2020 - 29th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IX Congreso Nacional de Tecnologías en la Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Puebla (Mexico), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958574v1</w:t>
+                <w:t xml:space="preserve">hal-02957371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University 4.0: The Industry 4.0 paradigm applied to Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou L Gueye</w:t>
+                <w:t xml:space="preserve">Failsafe Mechanism to Hazard Analysis and Risk mitigation in Unmanned Aerial Vehicle based on NCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congreso Nacional de Tecnologías en la Educación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Puebla (Mexico), France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957371v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'accompagnement des enseignants pour l'internationalisation des formations - E2S UPPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hofmann</w:t>
+                <w:t xml:space="preserve">Fuzzy multi-objective optimization for Ride-sharing Autonomous Mobility-on-Demand Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">15 th International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284104v1</w:t>
+                <w:t xml:space="preserve">hal-02614070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology And Architecture For Safety Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bachir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications (ICCSEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2019.91801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410339v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6584,1058 +6580,1088 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Sehore, India. pp.429-440, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology And Architecture For Safety Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carre</w:t>
+                <w:t xml:space="preserve">A Wearable Machine Learning Solution for Internet Traffic Classification in Satellite Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications (ICCSEA 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5121/csit.2019.91801⟩</w:t>
+              <w:t xml:space="preserve">ICSOC 2019 : The 17th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.202-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33702-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416468v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Transformation in the Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIEI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Puebla, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wearable Machine Learning Solution for Internet Traffic Classification in Satellite Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+                <w:t xml:space="preserve">Framework for Safety in Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2019 : The 17th International Conference on Service-Oriented Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423379v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Safety in Autonomous Vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic-Driven Architecture for Autonomic Management of Cyber-Physical Systems (CPS) for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT, Toulouse, France, October 28–31, 2019, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.5-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32213-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416464v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Driven Architecture for Autonomic Management of Cyber-Physical Systems (CPS) for Industry 4.0</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT, Toulouse, France, October 28–31, 2019, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sehore, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432944v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangle The Blockchain: Toward IOTA and Blockchain integration for IoT Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'accompagnement des enseignants pour l'internationalisation des formations - E2S UPPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sehore, India</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957070v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Auger</w:t>
+                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433568v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel statistical based feature extraction approach for the inner-class feature estimation using linear regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8488992⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Singapore, France. pp.499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2018.8355113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423377v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for the Self-Safety in Autonomous Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carre</w:t>
+                <w:t xml:space="preserve">A novel statistical based feature extraction approach for the inner-class feature estimation using linear regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428718⟩</w:t>
+              <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8488992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416451v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of the new generation of distributed systems the Internet of Everything (IoE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for the Self-Safety in Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOCA, ICSOC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.181-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438692v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomic traffic analysis proposal using Machine Learning techniques</w:t>
               </w:r>
@@ -7836,1161 +7862,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of the new generation of distributed systems the Internet of Everything (IoE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASOCA, ICSOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908067v1</w:t>
+                <w:t xml:space="preserve">hal-02438692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Driven Adaptive System for the Patient Treatment Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pruski</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-155⟩</w:t>
+              <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.21-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912861v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Auger</w:t>
+                <w:t xml:space="preserve">An Ontology-Driven Adaptive System for the Patient Treatment Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, United States. pp.329--332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908068v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARMiCLOC: Context Awareness Middleware in Cloud Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marxjhony Jerez</w:t>
+                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Villemur</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Latin American Computing Conference (CLEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEI.2015.7360013⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, United States. pp.88--93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464457v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Enterprise Modeling for Testing PLM Interoperability in Dynamic Manufacturing Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bezhad Shariat</w:t>
+                <w:t xml:space="preserve">Multipath TCP Architecture for Infotainment Multimedia Applications in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Alins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_13⟩</w:t>
+              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference, VTC Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438398v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath TCP Architecture for Infotainment Multimedia Applications in Vehicular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergi Rene</w:t>
+                <w:t xml:space="preserve">Model Based Enterprise Modeling for Testing PLM Interoperability in Dynamic Manufacturing Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezhad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference, VTC Spring 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145942⟩</w:t>
+              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.141-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912936v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perspective of adaptation in healthcare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pruski</w:t>
+                <w:t xml:space="preserve">CARMiCLOC: Context Awareness Middleware in Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marxjhony Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Medical Informatics Conference ( MIE )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-206⟩</w:t>
+              <w:t xml:space="preserve">2015 Latin American Computing Conference (CLEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Arequipa, Peru. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEI.2015.7360013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903407v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Communication Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A perspective of adaptation in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX Latin American Computing Conference (CLEI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Medical Informatics Conference ( MIE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024870v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de déploiement automatique basé sur les modèles sémantiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomic Communication Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier France. 11p</w:t>
+              <w:t xml:space="preserve">XXXIX Latin American Computing Conference (CLEI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Naiguatá, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477159v1</w:t>
+                <w:t xml:space="preserve">hal-01024870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un service de communication de groupe adaptatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Approche de déploiement automatique basé sur les modèles sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Doctorants EDSYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477165v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge base for an autonomic transport layer</w:t>
               </w:r>
@@ -9143,242 +9130,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of transport protocols for autonomous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un service de communication de groupe adaptatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, United States</w:t>
+              <w:t xml:space="preserve">Congrès des Doctorants EDSYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024847v1</w:t>
+                <w:t xml:space="preserve">hal-01477165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New generation of transport protocols for autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580982v1</w:t>
+                <w:t xml:space="preserve">hal-01024847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9420,155 +9411,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Petersburg, France. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -9658,332 +9649,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de décision pour l'auto-adaptation des protocoles de communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassot</w:t>
+                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, Russia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250239v1</w:t>
+                <w:t xml:space="preserve">hal-03580982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based approach to communication protocol's self-adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Un modèle de décision pour l'auto-adaptation des protocoles de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Multimedia and Ubiquitous Engineering (MUE'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978095v1</w:t>
+                <w:t xml:space="preserve">hal-00250239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model based approach to communication protocol's self-adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 International Conference on Multimedia and Ubiquitous Engineering (MUE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards an unified experimentation framework for protocol engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Thalmensy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE 20th International Conference on Advanced Information Networking and Applications, Workshop on Service Oriented Architectures in Converging Networked Environments (SOCNE06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.555-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9993,258 +10088,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’IA apprend à prévenir les erreurs sur les chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la Région Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casenove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feiselia Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2006 : 11th Annual Conference on Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. ACM Press, pp.314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1140124.1140220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10254,382 +10349,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées Récentes Dans Le Domaine Des Architectures Logicielles : Articles Sélectionnés et Étendus de CAL 2015 et MODA 2015, Hammamet, Tunisie, 13-15 Mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kacem, Mohamed Hadj and Rodriguez, Ismael Bouassida and Exposito, Ernesto. Hermann, L-8, 2016, RNTI, 979-10-96289-00-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart SOA Platforms in Cloud Computing Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codé Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118761489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Transport Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118580202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Home Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118602829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10639,327 +10734,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-UNITA : when technology is made avalaible to support multilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Celio Conceiçao, Maria Teresa Zanola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in European Universities Alliances, Challenges and Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educatt, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Referential Architectures of Cyber-Physical Systems (CPS) for INDUSTRY 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems for Industrial Transformation : Fundamentals, Standards, and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced transport protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">End-to-End Quality of Service Over Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-129, 2008, 978-3-540-79119-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79120-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10969,91 +11064,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology, models and paradigms for a next generation transport layer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00678666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11063,173 +11158,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Collective Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Trawinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Conference, ICCCI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hendaye, France. 702p., 2019, 978-3-030-28373-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11376,51 +11471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578744v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Gueye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2350644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bournaveas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03774338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-022-07377-1(" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics5030046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2020.100159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01651945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0238-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v85n206.68671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2883147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2017.2699218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Karim Shaikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2415194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Bari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2016.0071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anagnostopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1677-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Da Silveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-015-0344-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grolinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A. M. Capretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.067706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Evain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092231" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Ferriz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092271" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON60312.2024.10578793" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03659104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03575207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wetice53228.2021.00006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02613976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02958574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Huang Cestari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hofmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33702-5_15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8488992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428718" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Budoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-155" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01464457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marxjhony Jerez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEI.2015.7360013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rene" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Alins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esparza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145942" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-206" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Arous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thalmensy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Ferriz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cod&#233; Diop" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761489" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580202" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Roman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602829" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02457809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Trawinski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bournaveas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578744v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2350644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03774338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-022-07377-1(" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics5030046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02956703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2020.100159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01651945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v85n206.68671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0238-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2883147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2017.2699218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Karim Shaikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2415194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Bari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2016.0071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anagnostopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1677-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Da Silveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-015-0344-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grolinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A. M. Capretz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.067706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Evain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289276v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Ferriz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE67341.2025.11092231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON60312.2024.10578793" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03575207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wetice53228.2021.00006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03659104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02958574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Huang Cestari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02613976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02614070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33702-5_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hofmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8488992" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428718" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Budoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02438692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-155" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Alins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esparza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145942" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01464457v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marxjhony Jerez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEI.2015.7360013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903407v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-206" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024870v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477159v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Arous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01477165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thalmensy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez Ferriz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253315v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cod&#233; Diop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761489" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580202" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Roman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602829" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02457809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Trawinski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>