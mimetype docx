--- v1 (2026-03-29)
+++ v2 (2026-05-04)
@@ -462,395 +462,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of embedded weak discontinuity approaches for the finite element modelling of heterogeneous materials</w:t>
+                <w:t xml:space="preserve">A mixed-mode E-FEM approach for the study of local fracture processes in heterogeneous quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
+                <w:t xml:space="preserve">A. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 273, </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (8), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-02055-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778041v1</w:t>
+                <w:t xml:space="preserve">hal-03820267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-mode E-FEM approach for the study of local fracture processes in heterogeneous quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">DIC Challenge 2.0: Developing Images and Guidelines for Evaluating Accuracy and Resolution of 2D Analyses Focus on the Metrological Efficiency Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+                <w:t xml:space="preserve">Philipp L Reu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Malecot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-02055-y⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-021-00806-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820267v1</w:t>
+                <w:t xml:space="preserve">hal-03427288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIC Challenge 2.0: Developing Images and Guidelines for Evaluating Accuracy and Resolution of 2D Analyses Focus on the Metrological Efficiency Indicator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of embedded weak discontinuity approaches for the finite element modelling of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
+                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Couture</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-021-00806-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427288v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong discontinuity FE analysis for heterogeneous materials: The role of crack closure mechanism</w:t>
               </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,51 +1330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Water Absorption in Callovo-Oxfordian Claystone Revealed With Multimodal X-Ray and Neutron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peek into the origin of creep in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelke Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,507 +1813,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
+                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88, pp.8 - 16. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876110v1</w:t>
+                <w:t xml:space="preserve">hal-01920221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
+                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.8 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920221v1</w:t>
+                <w:t xml:space="preserve">hal-01876110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling strategies for computational multiscale fracture</w:t>
+                <w:t xml:space="preserve">FE design for the numerical modelling of failure induced by differential straining in meso-scale concrete: Algorithmic implementation based on operator split method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oliver</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Roubin</w:t>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876150v1</w:t>
+                <w:t xml:space="preserve">hal-03670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE design for the numerical modelling of failure induced by differential straining in meso-scale concrete: Algorithmic implementation based on operator split method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced order modeling strategies for computational multiscale fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huespe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+                <w:t xml:space="preserve">J.A. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.560 - 595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03670574v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of porosity modeling for friction pad: Consequence on squeal</w:t>
               </w:r>
@@ -2630,746 +2630,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale modeling of concrete: A morphological description based on excursion sets of Random Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+                <w:t xml:space="preserve">Continuum approach to computational multiscale modeling of propagating fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Huespe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+                <w:t xml:space="preserve">J.A. Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.02.039⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 294, pp.384 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130430v1</w:t>
+                <w:t xml:space="preserve">hal-01876087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum approach to computational multiscale modeling of propagating fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-scale modeling of concrete: A morphological description based on excursion sets of Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oliver</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.A. Hernández</w:t>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 294, pp.384 - 427. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.183-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876087v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic two-phase material modeling: theoretical formulation and embedded finite element method implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Multi-scale failure of heterogeneous materials: A double kinematics enhancement for Embedded Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (12), pp.1255 - 1275. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.180 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380345v1</w:t>
+                <w:t xml:space="preserve">hal-01085919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale failure of heterogeneous materials: A double kinematics enhancement for Embedded Finite Element Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poroelastic two-phase material modeling: theoretical formulation and embedded finite element method implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.180 - 196. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (12), pp.1255 - 1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085919v1</w:t>
+                <w:t xml:space="preserve">hal-01380345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear meso–macro approach to modelling delayed ettringite formation and concrete degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuum Approach to Computational Multi-Scale Modeling of Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Al Shamaa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Huespe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0160-z⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 627, pp.349 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.627.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076278v1</w:t>
+                <w:t xml:space="preserve">hal-01876064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum Approach to Computational Multi-Scale Modeling of Fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonlinear meso–macro approach to modelling delayed ettringite formation and concrete degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Shamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Oliver</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 627, pp.349 - 352. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (11), pp.1911-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.627.349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876064v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3413,64 +3413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (1), Springer International Publishing, pp.453-488, 2022, RILEM Bookseries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3651,64 +3651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics : Nano to Macro Scale for Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -3877,64 +3877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-FEM predictions of concrete failure mechanism under triaxial compression from tensile rupture modelling at the meso-scale: comparison with X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pinzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4343,394 +4343,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Raspail Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
+              <w:t xml:space="preserve">ICEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786143v1</w:t>
+                <w:t xml:space="preserve">hal-04931702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raspail Valentin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931702v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological modeling of the microstructure of geo-materials: current limitations of the excursion set theory</w:t>
               </w:r>
@@ -4798,51 +4798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water absorption mechanisms in Callovo-Oxfordian Clayrock quantied with x-ray and neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,51 +5143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,51 +5212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined local and discrete DVC technique for the measurement of kinematic fields in matrix-inclusions materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,90 +5333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method (E-FEM) for 3-D cracking prediction of concrete in the mesoscale: recent works on triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMech-M2UN workshop on Upscaling for strategic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5480,51 +5480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Plasticity. Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5575,64 +5575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics (μM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5739,51 +5739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum multi-scale modeling of fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,51 +5834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum multi-scale modeling of fracture in cementicious-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale finite element modeling of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6456,51 +6456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-brittle failure of heterogeneous materials: 3d meso-scale FE models with embedded discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6758,51 +6758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15F3CD53"/>
+    <w:nsid w:val="9E0FC060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eroubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5748-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176766634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-7248-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0863-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02144613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliver" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huespe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.08.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCTGFXTS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hauseux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Seyedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B6KTK2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.02.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Huespe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.05.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2351" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Shamaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0160-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oliver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.627.349" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_60" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03786908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d99e1801aa9dc07fc4d17a6ffc2beb170b5bcd6;origin=https://gitlab.com/spam-project/spam.git;visit=swh:1:snp:ab403930d85aa77ed13a90fee07f7aacf9d100c0;anchor=swh:1:rev:6b9fa01734eef8ad9634d8cf5e50a9493b3abd69" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02349788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo A. Huespe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C. Caicedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X., J. Oliver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eroubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5748-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176766634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-7248-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0863-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02144613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCTGFXTS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huespe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hauseux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Seyedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B6KTK2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Huespe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.05.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.02.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oliver" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.627.349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Shamaa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0160-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_60" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03786908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d99e1801aa9dc07fc4d17a6ffc2beb170b5bcd6;origin=https://gitlab.com/spam-project/spam.git;visit=swh:1:snp:ab403930d85aa77ed13a90fee07f7aacf9d100c0;anchor=swh:1:rev:6b9fa01734eef8ad9634d8cf5e50a9493b3abd69" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02349788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo A. Huespe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C. Caicedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X., J. Oliver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>