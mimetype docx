--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">176766634</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">DSfSW7oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">L-7248-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -203,3167 +224,3167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural insights into the mechanical behaviour of Lightweight Cemented Soils using X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enza Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arciero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.1 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgele.24.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-scale Finite Element modeling of the Fracture Process Zone evolution for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125, pp.103869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-mode E-FEM approach for the study of local fracture processes in heterogeneous quasi-brittle materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An analysis of embedded weak discontinuity approaches for the finite element modelling of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-02055-y⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820267v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIC Challenge 2.0: Developing Images and Guidelines for Evaluating Accuracy and Resolution of 2D Analyses Focus on the Metrological Efficiency Indicator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixed-mode E-FEM approach for the study of local fracture processes in heterogeneous quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">A. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Andò</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-021-00806-6⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (8), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-02055-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427288v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of embedded weak discontinuity approaches for the finite element modelling of heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIC Challenge 2.0: Developing Images and Guidelines for Evaluating Accuracy and Resolution of 2D Analyses Focus on the Metrological Efficiency Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp L Reu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+                <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Malecot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106894⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-021-00806-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778041v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong discontinuity FE analysis for heterogeneous materials: The role of crack closure mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE modeling of concrete with strong discontinuities for 3D shear fractures and comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.107752. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracturing process of micro-concrete under uniaxial and triaxial compression: Insights from in-situ X-ray mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149, pp.106578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Consistency of Strong Discontinuity Kinematics in Embedded Finite Element Method (E-FEM) Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (19), pp.5640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14195640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Water Absorption in Callovo-Oxfordian Claystone Revealed With Multimodal X-Ray and Neutron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2020.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wiebicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peek into the origin of creep in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelke Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-018-0863-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colours of concrete as seen by X-rays and neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.103336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.8 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920221v1</w:t>
+                <w:t xml:space="preserve">hal-01876110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876110v1</w:t>
+                <w:t xml:space="preserve">hal-01920221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE design for the numerical modelling of failure induced by differential straining in meso-scale concrete: Algorithmic implementation based on operator split method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+                <w:t xml:space="preserve">Reduced order modeling strategies for computational multiscale fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huespe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.560 - 595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03670574v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling strategies for computational multiscale fracture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FE design for the numerical modelling of failure induced by differential straining in meso-scale concrete: Algorithmic implementation based on operator split method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roubin</w:t>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 313, pp.560 - 595. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.11-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876150v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of porosity modeling for friction pad: Consequence on squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (78-85), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE modelling with strong discontinuities for 3D tensile and shear fractures: Application to underground excavation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hauseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Seyedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 309, pp.269-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical probability of percolation over bounded region in N-dimensional Euclidean space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016, pp.033306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum approach to computational multiscale modeling of propagating fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Caicedo</w:t>
+                <w:t xml:space="preserve">Meso-scale modeling of concrete: A morphological description based on excursion sets of Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.A. Hernández</w:t>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 294, pp.384 - 427. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.183-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876087v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale modeling of concrete: A morphological description based on excursion sets of Random Fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+                <w:t xml:space="preserve">Continuum approach to computational multiscale modeling of propagating fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Huespe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.02.039⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 294, pp.384 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130430v1</w:t>
+                <w:t xml:space="preserve">hal-01876087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale failure of heterogeneous materials: A double kinematics enhancement for Embedded Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52, pp.180 - 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelastic two-phase material modeling: theoretical formulation and embedded finite element method implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (12), pp.1255 - 1275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum Approach to Computational Multi-Scale Modeling of Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caicedo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Huespe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 627, pp.349 - 352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.627.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear meso–macro approach to modelling delayed ettringite formation and concrete degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Al Shamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (11), pp.1911-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-013-0160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3373,474 +3394,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Damage Mechanisms of Concrete Using X-Ray: In Situ Experiments and Mesoscopic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (1), Springer International Publishing, pp.453-488, 2022, RILEM Bookseries, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60242-0_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and Fracture in Brittle Materials with Enriched Finite Element Method: Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George Z. Voyiadjis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics. Nano to Macro Scale for Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.769-800, 2022, 978-3-030-60241-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60242-0_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile damage mechanisms of concrete using X-ray in situ experiments and mesoscopic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics : Nano to Macro Scale for Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method (E-FEM) for multicracking of quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hauseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Rock Fracture Mechanics with Application to Hydraulic Fracturing, Drilling and Structural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.177-196, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3850,143 +3871,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-FEM predictions of concrete failure mechanism under triaxial compression from tensile rupture modelling at the meso-scale: comparison with X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3996,100 +4017,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-scale FE and morphological modeling of heterogeneous media : applications to cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013DENS0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00957377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4099,91 +4120,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et simulations de matériaux cimentaires à l'échelle mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Grenoble Alpes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03786908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4193,139 +4214,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d99e1801aa9dc07fc4d17a6ffc2beb170b5bcd6;origin=https://gitlab.com/spam-project/spam.git;visit=swh:1:snp:ab403930d85aa77ed13a90fee07f7aacf9d100c0;anchor=swh:1:rev:6b9fa01734eef8ad9634d8cf5e50a9493b3abd69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4335,2362 +4356,2362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raspail Valentin</w:t>
+                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931702v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raspail Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
+              <w:t xml:space="preserve">ICEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786143v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological modeling of the microstructure of geo-materials: current limitations of the excursion set theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Geometry Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water absorption mechanisms in Callovo-Oxfordian Clayrock quantied with x-ray and neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursion sets of correlated Random Fields: Application to continuum percolation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire probabilités de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th PhotoMechanics – iDICs conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE mesoscopic modelling of a micro-concrete based on x-ray scanmorphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined local and discrete DVC technique for the measurement of kinematic fields in matrix-inclusions materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Tomography of materials and Structures (ICTMS2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method (E-FEM) for 3-D cracking prediction of concrete in the mesoscale: recent works on triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMech-M2UN workshop on Upscaling for strategic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-scale mechanical tests and FE modelling of micro-concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Plasticity. Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ x-ray tests for an image-based FE meso-model for cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics (μM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible links between experimental and numerical analysis: application to cementicious material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du LaMcube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum multi-scale modeling of fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo A. Huespe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 559</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum multi-scale modeling of fracture in cementicious-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMN2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On POD based reduction-order modeling in multi-scale material failure simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel C. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X., J. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo A. Huespe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMN2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum multiscal (FE2) modeling of material failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel C. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 11th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale finite element modeling of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 11th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale (FE2) analysis of material failure in cement/aggregate-type composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel C. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo A. Huespe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, St. Anton, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulation of quasi-brittle heterogeneous materials: application to concrete like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-brittle failure of heterogeneous materials: 3d meso-scale FE models with embedded discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM - 10th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological modeling of cement based materials and hydration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microdurability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.4620.8007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6758,51 +6779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E0FC060"/>
+    <w:nsid w:val="8901DA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6989,51 +7010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eroubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5748-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176766634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-7248-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0863-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02144613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCTGFXTS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huespe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hauseux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Seyedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B6KTK2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Huespe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.05.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.02.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oliver" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.627.349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Shamaa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0160-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_60" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03786908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d99e1801aa9dc07fc4d17a6ffc2beb170b5bcd6;origin=https://gitlab.com/spam-project/spam.git;visit=swh:1:snp:ab403930d85aa77ed13a90fee07f7aacf9d100c0;anchor=swh:1:rev:6b9fa01734eef8ad9634d8cf5e50a9493b3abd69" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02349788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo A. Huespe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C. Caicedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X., J. Oliver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eroubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5748-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176766634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=DSfSW7oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-7248-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106556" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107752" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0863-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02144613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huespe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCTGFXTS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hauseux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Seyedi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B6KTK2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033306" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.02.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Huespe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2351" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oliver" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.627.349" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Shamaa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0160-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_60" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03786908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d99e1801aa9dc07fc4d17a6ffc2beb170b5bcd6;origin=https://gitlab.com/spam-project/spam.git;visit=swh:1:snp:ab403930d85aa77ed13a90fee07f7aacf9d100c0;anchor=swh:1:rev:6b9fa01734eef8ad9634d8cf5e50a9493b3abd69" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02349788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oliver" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo A. Huespe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C. Caicedo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X., J. Oliver" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>