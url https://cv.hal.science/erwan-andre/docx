--- v0 (2026-03-29)
+++ v1 (2026-04-26)
@@ -610,429 +610,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Mechanical and Chemical Properties of Cross-Linked Poly(allylamine)-hyaluronic Acid Multilayer Films Using a Chemometric Unmixing Approach</w:t>
+                <w:t xml:space="preserve">NAP-XPS Probes the Electronic Structure of the Mg–Al–Cl Layered Double Hydroxide upon Controlled Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Ekrami</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Anthony Boucly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Schollhammer</w:t>
+                <w:t xml:space="preserve">Arnaud Di Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Fabrice Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (10), pp.8533-8546. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (8), pp.4144-4153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269188v1</w:t>
+                <w:t xml:space="preserve">hal-04029492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAP-XPS Probes the Electronic Structure of the Mg–Al–Cl Layered Double Hydroxide upon Controlled Hydration</w:t>
+                <w:t xml:space="preserve">Deciphering Radiolytic Oxidation in Halide Aqueous Solutions: A Pathway Toward Improved Synchrotron NAP-XPS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héloïse Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bournel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127 (8), pp.4144-4153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05362⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 127 (32), pp.15825-15838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029492v1</w:t>
+                <w:t xml:space="preserve">hal-04285240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Radiolytic Oxidation in Halide Aqueous Solutions: A Pathway Toward Improved Synchrotron NAP-XPS Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Mechanical and Chemical Properties of Cross-Linked Poly(allylamine)-hyaluronic Acid Multilayer Films Using a Chemometric Unmixing Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Ekrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Tissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rochet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (32), pp.15825-15838. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (10), pp.8533-8546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285240v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered Double Hydroxides (LDH) as nanocarriers for antimicrobial chemotherapy: From formulation to targeted applications</w:t>
               </w:r>
@@ -1544,740 +1544,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photocatalytic ability of Cu, Co doped ZnAl based mixed metal oxides derived from layered double hydroxides</w:t>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795530v1</w:t>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Layered Double Hydroxides by Solid-State 27 Al NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Di Bitetto</w:t>
+                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Haacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13106⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795565v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate–Hydrogenocarbonate Coexistence and Dynamics in Layered Double Hydroxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Probing the Dynamics of Layered Double Hydroxides by Solid-State 27 Al NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Kervern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (11), pp.6104 - 6112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12192⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (13), pp.7276 - 7281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Carbonate–Hydrogenocarbonate Coexistence and Dynamics in Layered Double Hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Bitetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (11), pp.6104 - 6112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Enhanced photocatalytic ability of Cu, Co doped ZnAl based mixed metal oxides derived from layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 524, pp.43 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675264v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Layered Double Hydroxides (LDHs) Based on Co-, Cu-Substituted ZnAl for the Design of Efficient Photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,696 +2331,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced catalytic oxidation ability of ternary layered double hydroxides for organic pollutants degradation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Remarkable Structure and Elasticity Relaxation Dynamics of Poly(diallyldimethylammonium chloride)–Poly(acrylic acid) Multilayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt00441e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (10), pp.5599-5612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500743v1</w:t>
+                <w:t xml:space="preserve">hal-02059678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of essential oil composition and antioxidant capacity of hydromethanolic extracts of Tetraclinis articulata, depending on location and seasonal variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599367v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Sieving with Vertically Aligned Mesoporous Silica Films and Electronic Wiring through Isolating Nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ciganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (8), pp.2511-2514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">Enhanced catalytic oxidation ability of ternary layered double hydroxides for organic pollutants degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (19), pp.8224 - 8235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt00441e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01505601v1</w:t>
+                <w:t xml:space="preserve">hal-01500743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Structure and Elasticity Relaxation Dynamics of Poly(diallyldimethylammonium chloride)–Poly(acrylic acid) Multilayer Films</w:t>
+                <w:t xml:space="preserve">Evaluation of essential oil composition and antioxidant capacity of hydromethanolic extracts of Tetraclinis articulata, depending on location and seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Samira Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Sameh Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Moussa</w:t>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Mohamed Arbi Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.968-980</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059678v1</w:t>
+                <w:t xml:space="preserve">hal-01599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning and Investigating the Structure of MII-FeIII Layered Double Hydroxides (MII = NiII, CoII and MgII) in Relation to their Composition: From Synthesis to Anionic Exchange Properties</w:t>
               </w:r>
@@ -3483,259 +3483,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Al(III) binding site of protocatechuic acid by electronic spectroscopy and quantum chemical calculations</w:t>
+                <w:t xml:space="preserve">Metal complexation of protocatechuic acid and its derivatives: Determination of the optimal computational conditions for the simulation of electronic spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 434 (1-3), pp.155 - 159. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 806 (1-3), pp.131 - 140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.11.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2006.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795611v1</w:t>
+                <w:t xml:space="preserve">hal-01795634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal complexation of protocatechuic acid and its derivatives: Determination of the optimal computational conditions for the simulation of electronic spectra</w:t>
+                <w:t xml:space="preserve">Characterization of the Al(III) binding site of protocatechuic acid by electronic spectroscopy and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lapouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 806 (1-3), pp.131 - 140. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434 (1-3), pp.155 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2006.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795634v1</w:t>
+                <w:t xml:space="preserve">hal-01795611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3766,77 +3766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cenraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Ekrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3891,77 +3891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cenraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Ekrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3997,333 +3997,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of SiP thin films</w:t>
+                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS SPRING MEETING 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328542v1</w:t>
+                <w:t xml:space="preserve">hal-02327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Structural and optical properties of SiP thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Zhigunov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
+              <w:t xml:space="preserve">EMRS SPRING MEETING 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327109v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SiP2 nanoparticles in heavily P-doped SiO1.5 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,277 +4508,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de nanocristaux de SiP2 dans des films minces d'oxydes de silicium SiO1.5 riches en phosphore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of thin layers of SiP lamellar alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, NANCY, France</w:t>
+              <w:t xml:space="preserve">emrs spring meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327177v1</w:t>
+                <w:t xml:space="preserve">hal-02327255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of thin layers of SiP lamellar alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Formation de nanocristaux de SiP2 dans des films minces d'oxydes de silicium SiO1.5 riches en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">emrs spring meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327255v1</w:t>
+                <w:t xml:space="preserve">hal-02327177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4854,51 +4854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="709AA592"/>
+    <w:nsid w:val="E11DDE2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5085,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0646-5867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134491238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.04.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fahel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00441e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00716" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Moussa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871900" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lapouge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795634v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093220.ch35" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0646-5867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134491238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13106" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.04.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fahel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00823" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00441e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871900" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lapouge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093220.ch35" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>