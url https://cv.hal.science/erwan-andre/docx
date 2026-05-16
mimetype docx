--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1544,740 +1544,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+                <w:t xml:space="preserve">Enhanced photocatalytic ability of Cu, Co doped ZnAl based mixed metal oxides derived from layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 524, pp.43 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+                <w:t xml:space="preserve">hal-01795530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Probing the Dynamics of Layered Double Hydroxides by Solid-State 27 Al NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (13), pp.7276 - 7281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675264v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Layered Double Hydroxides by Solid-State 27 Al NMR Spectroscopy</w:t>
+                <w:t xml:space="preserve">Carbonate–Hydrogenocarbonate Coexistence and Dynamics in Layered Double Hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Kervern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (13), pp.7276 - 7281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13106⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (11), pp.6104 - 6112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795565v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate–Hydrogenocarbonate Coexistence and Dynamics in Layered Double Hydroxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795852v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photocatalytic ability of Cu, Co doped ZnAl based mixed metal oxides derived from layered double hydroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Haacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghoon Kim</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 524, pp.43 - 52. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795530v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Layered Double Hydroxides (LDHs) Based on Co-, Cu-Substituted ZnAl for the Design of Efficient Photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,307 +2331,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Structure and Elasticity Relaxation Dynamics of Poly(diallyldimethylammonium chloride)–Poly(acrylic acid) Multilayer Films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059678v1</w:t>
+                <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Remarkable Structure and Elasticity Relaxation Dynamics of Poly(diallyldimethylammonium chloride)–Poly(acrylic acid) Multilayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (10), pp.5599-5612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505601v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Sieving with Vertically Aligned Mesoporous Silica Films and Electronic Wiring through Isolating Nanochannels</w:t>
               </w:r>
@@ -2764,64 +2764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced catalytic oxidation ability of ternary layered double hydroxides for organic pollutants degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Ekrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Ekrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E11DDE2C"/>
+    <w:nsid w:val="FF31BD81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5085,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0646-5867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134491238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13106" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.04.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fahel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00823" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00441e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871900" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lapouge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093220.ch35" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0646-5867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134491238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.04.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fahel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Moussa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00441e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871900" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lapouge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093220.ch35" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>