--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bocher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en sciences de l'information géographique  - SECTION 42 : Espaces, territoires, sociétés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4936-7079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095751548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches explorent le lien entre l’organisation spatiale des territoires et leur vulnérabilité face à des phénomènes environnementaux et climatiques. Je mobilise des techniques d’analyse spatiale et de changement d’échelle pour comprendre comment l’aménagement du territoire influence par exemple le microclimat urbain et notamment les températures locales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma méthode repose sur la collecte systématique et le croisement de données hétérogènes — micro-météorologiques, d’occupation du sol et socio-économiques — que je transforme en bases de données structurées et interopérables. Ces données, une fois harmonisées, me permettent d’élaborer des indicateurs géographiques multi-échelles et de mettre en évidence les caractéristiques fines des territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’interface entre géographie, sciences du climat et modélisation environnementale, je conçois des approches pour mieux intégrer les descriptions spatiales des territoires dans les modèles, notamment ceux dédiés à la simulation microclimatique. Ce travail s’articule avec des méthodes physiques (pour représenter les processus énergétiques et les flux) et des approches statistiques (pour identifier des tendances et prédire des scénarios), afin d’enrichir la compréhension des dynamiques territoriales face aux aléas climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’originalité de mon approche réside dans l’articulation des échelles (du local au régional) et l’automatisation des traitements, permettant des analyses reproductibles. Mes travaux ont pour objectif d’éclairer les décideurs sur les priorités d’adaptation et révèlent les inégalités territoriales face au réchauffement climatique.Je m’inscris dans une démarche de science ouverte. Mes données, méthodes, résultats et logiciels sont partagés et accessibles pour favoriser la reproductibilité et la collaboration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Look at the trees”: A verbal nudge to reduce screen time when learning biodiversity with augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.100614. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK, a spatio-temporal database to study the history of whaling, sealing and fishing in the French Southern Islands from the 1780s to the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1088937X.2025.2548204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying dwell time with location-based augmented reality: Dynamic AOI analysis on mobile eye tracking data with vision transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.17.3.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Visualization of 6DoF Georeferenced Historical Photographs in Location-Based Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14673, pp.130-146. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60796-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to automatically classify urban fabric according to the Local Climate Zone system: implementation in GeoClimate 0.0.1 and application to French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.2077-2116. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-2077-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF GEOLOCATION DATA ON AUGMENTED REALITY USABILITY: A COMPARATIVE USER TEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Audrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLVIII-4/W7-2023, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lczexplore: an R package to explore Local Climate Zone classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (91), pp.5445. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.05445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK : spatio-temporal database dedicated to whaling, sealing and fishing in Saint-Paul, Amsterdam, Crozet and Kerguelen Islands between 1780's and 1930's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8380677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04481730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivAR: A Cartographic Authoring Tool for the Visualization of Geolocated Media in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi12020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of missing building height in OpenStreetMap data: a French case study using GeoClimate 0.0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.7505-7532. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smartphone-Based Crowd-Sourced Database for Environmental Noise Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (15), pp.7777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Air Temperature Measurement: A Semi-Empirical Model to Characterize Shelter Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli7020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-science crowdsourcing approach for producing community noise maps using smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redesign of OGC Symbology Encoding standard for sharing cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island temporal and spatial variations: Empirical modeling from geographical and meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.423-438. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.205-218. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of Nantes transportation master plan 2000-2010 from the Eval-PDU program alternative scenario numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015002046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain representation impact on periurban catchment morphological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology of peri-urban catchments: processes and modelling, Volume 485, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on current free and open source desktop GIS developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Steiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 23, (Issue 10, 2009), pp.1345-1370. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658810802634956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG « paysages bocagers » : un outil pour l’étude des paysages bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.357-382. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.15.357-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surchauffe urbaine et vulnérabilité des populations : analyse croisée des données socio-économiques et des Zones Climatiques Locales pour un échantillon de villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology at 60m resolution over Europe using Geoclimate and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Delft University of Technology, Jul 2025, Rotterdam (NL), Netherlands. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing libCartoSym, an open-source software library for transcoding portrayal rules between different encodings based on OGC Cartographic Symbology 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2025 (ICC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Aug 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur en ville : des zones climatiques locales aux balades urbaines et climatiques, comment toucher les acteurs du territoire ? Mieux comprendre et localiser la surchauffe urbaine avec la méthode des zones climatiques locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Chomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales TEPOS, Énergie et Territoires Ruraux, vers des territoires à énergie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Loos–en-Gohelle, Oct 2024, Loos–en-Gohelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les zones climatiques locales avec OpenStreetMap et GeoClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et comparer des cartes de zones climatiques locales avec le paquet R lczexplore, Rencontres R 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes (Bretagne, France), France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11912161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to compare maps of local climate zones produced with different algorithms or data The R package lczexplore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alglave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir avec les données géographiques pour la transition écologique et l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Ethique et mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche mathématique de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building height estimation in OpenStreetMap data: a Hong Kong case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation OGC standard for cartographic portrayal interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Aug 2023, Cape Town, South Africa. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-abs-6-103-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of city noise map production processes and sensitivity analysis to noise models inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroNoise 2021 : 12th European Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a smartphone measurement application to teach basics in buildings and environmental acoustics to schoolchildren and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2587-2594, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une approche participative pour la production de cartes de bruit avec un smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPA, Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical model to characterize the error of air temperature measurement induced by the shelter used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2018, Budapest, Hungary. pp.2018 - 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards processing chains to estimate the urban heat island intensity using FOSS tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference for Applied Meteorology and Climatology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils de télédétection à l'amélioration des prévisions des nuisances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Télédétection pour l'Etude des Milieux Urbains" (TEMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de reconstitution de la température d'air d'un site urbain à partir de données météorologiques de site rural et de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Solene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la standardisation des représentations cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et représentation géographique des données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR Nantes, Département Aménagement, Mobilité et Environnement, Sep 2016, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géomatique au service de l'intelligence territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGÉO / GEOPAL, Nov 2016, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cartographic Portrayal Interoperability – the Revision of OGC Symbology Encoding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICA European Symposium on Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Nov 2015, Vienne, Austria. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the urban climate using geo-database – GEOCLIM TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island and inertial effects : analyse from field data to spatial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLD/SE SWG meeting SLD/SE SWG meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th OGC Technical Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Geospatial Consortium, Mar 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du WPS pour la construction d'une base de connaissances sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée française de l’interopérabilité géospatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum français de l’OGC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de SIG libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Constrained Delaunay Triangulation implementation in Java for spatial hydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing geospatial knowledge : ”The geocognition project”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECN and Keio Univ. Global COE joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes, Oct 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de comparaison de logiciels SIG open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉO-ÉVÉNEMENT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par maillage triangulaire adaptatif de l'impact d'un futur remblai sur la répartition des écoulements d'air froid dans le vignoble de Châtenois (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIè colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infraestructura de Datos Espaciales Móvil con gvSIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Internacionales gvSIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSELLERIA D'INFRAESTRUCTURES I TRANSPORT - GENERALITAT VALENCIANA, Nov 2006, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'une modélisation spatiale au programme de restauration du bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koulman Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un SIG pour la gestion et la protection des ressources en eau : L’expérience du bassin versant du Jaudy-Guindy-Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reboux Mael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvennement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAnaTo2: A Tool to Evaluate the Impact of Natural and Anthropogenic Artefacts with a TIN-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV, Springer Berlin Heidelberg, pp.63-85, 2011, Lecture Notes in Geoinformation and Cartography, 978-3-642-10594-4. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankowfsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrologie en géographie, in , dynamique et gestion de l'hydrosystème, L'Harmattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Arnaud-Fassetta; Richard Laganier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Géographies de l'eau Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’évolution du bocage et les difficultés d’un aménagement foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Le Squère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-428, 2008, 978-2-7535-0454-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des systèmes bocagers et parcours des écoulements de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.245-260, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020 : Raisonner, représenter et partager les données géographiques au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02152429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGC Symbology Conceptual Model: Core part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de calcul de distanciers et d'analyse de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie sonore d’une ville simplifiée grâce à l’utilisation d’un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenJUMP workshop : GIS client and Spatial Data Infrastructure Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uggo Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EVAL-PDU Rapport final Tâches 2.1 et 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTV FR CNRS 2488. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités humaines sur le parcours des écoulements de surface dans un bassin versant bocager : essai de modélisation spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01093074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Rochelle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02152396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'introduction aux Systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Vannes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards et outils pour l'observation, l'analyse et la diffusion des données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. La Rochelle, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neteler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. XIV, , 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-10595-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGRS'09 Abstract proceeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard, Paco Chinesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009, 9782748348767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bocher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en sciences de l'information géographique  - SECTION 42 : Espaces, territoires, sociétés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4936-7079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095751548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches explorent le lien entre l’organisation spatiale des territoires et leur vulnérabilité face à des phénomènes environnementaux et climatiques. Je mobilise des techniques d’analyse spatiale et de changement d’échelle pour comprendre comment l’aménagement du territoire influence par exemple le microclimat urbain et notamment les températures locales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma méthode repose sur la collecte systématique et le croisement de données hétérogènes — micro-météorologiques, d’occupation du sol et socio-économiques — que je transforme en bases de données structurées et interopérables. Ces données, une fois harmonisées, me permettent d’élaborer des indicateurs géographiques multi-échelles et de mettre en évidence les caractéristiques fines des territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’interface entre géographie, sciences du climat et modélisation environnementale, je conçois des approches pour mieux intégrer les descriptions spatiales des territoires dans les modèles, notamment ceux dédiés à la simulation microclimatique. Ce travail s’articule avec des méthodes physiques (pour représenter les processus énergétiques et les flux) et des approches statistiques (pour identifier des tendances et prédire des scénarios), afin d’enrichir la compréhension des dynamiques territoriales face aux aléas climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’originalité de mon approche réside dans l’articulation des échelles (du local au régional) et l’automatisation des traitements, permettant des analyses reproductibles. Mes travaux ont pour objectif d’éclairer les décideurs sur les priorités d’adaptation et révèlent les inégalités territoriales face au réchauffement climatique.Je m’inscris dans une démarche de science ouverte. Mes données, méthodes, résultats et logiciels sont partagés et accessibles pour favoriser la reproductibilité et la collaboration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK, a spatio-temporal database to study the history of whaling, sealing and fishing in the French Southern Islands from the 1780s to the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1088937X.2025.2548204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Look at the trees”: A verbal nudge to reduce screen time when learning biodiversity with augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.100614. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to automatically classify urban fabric according to the Local Climate Zone system: implementation in GeoClimate 0.0.1 and application to French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.2077-2116. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-2077-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Visualization of 6DoF Georeferenced Historical Photographs in Location-Based Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14673, pp.130-146. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60796-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying dwell time with location-based augmented reality: Dynamic AOI analysis on mobile eye tracking data with vision transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.17.3.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF GEOLOCATION DATA ON AUGMENTED REALITY USABILITY: A COMPARATIVE USER TEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Audrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLVIII-4/W7-2023, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lczexplore: an R package to explore Local Climate Zone classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (91), pp.5445. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.05445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK : spatio-temporal database dedicated to whaling, sealing and fishing in Saint-Paul, Amsterdam, Crozet and Kerguelen Islands between 1780's and 1930's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8380677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04481730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivAR: A Cartographic Authoring Tool for the Visualization of Geolocated Media in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi12020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of missing building height in OpenStreetMap data: a French case study using GeoClimate 0.0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.7505-7532. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smartphone-Based Crowd-Sourced Database for Environmental Noise Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (15), pp.7777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Air Temperature Measurement: A Semi-Empirical Model to Characterize Shelter Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli7020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-science crowdsourcing approach for producing community noise maps using smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redesign of OGC Symbology Encoding standard for sharing cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island temporal and spatial variations: Empirical modeling from geographical and meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.423-438. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.205-218. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of Nantes transportation master plan 2000-2010 from the Eval-PDU program alternative scenario numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015002046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain representation impact on periurban catchment morphological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology of peri-urban catchments: processes and modelling, Volume 485, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on current free and open source desktop GIS developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Steiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 23, (Issue 10, 2009), pp.1345-1370. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658810802634956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG « paysages bocagers » : un outil pour l’étude des paysages bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.357-382. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.15.357-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat: Une expérimentation scientifique et participative pour questionner la pratique du vélo dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2026 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surchauffe urbaine et vulnérabilité des populations : analyse croisée des données socio-économiques et des Zones Climatiques Locales pour un échantillon de villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology at 60m resolution over Europe using Geoclimate and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Delft University of Technology, Jul 2025, Rotterdam (NL), Netherlands. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing libCartoSym, an open-source software library for transcoding portrayal rules between different encodings based on OGC Cartographic Symbology 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2025 (ICC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Aug 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et comparer des cartes de zones climatiques locales avec le paquet R lczexplore, Rencontres R 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes (Bretagne, France), France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11912161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les zones climatiques locales avec OpenStreetMap et GeoClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur en ville : des zones climatiques locales aux balades urbaines et climatiques, comment toucher les acteurs du territoire ? Mieux comprendre et localiser la surchauffe urbaine avec la méthode des zones climatiques locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Chomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales TEPOS, Énergie et Territoires Ruraux, vers des territoires à énergie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Loos–en-Gohelle, Oct 2024, Loos–en-Gohelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to compare maps of local climate zones produced with different algorithms or data The R package lczexplore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alglave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir avec les données géographiques pour la transition écologique et l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Ethique et mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche mathématique de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building height estimation in OpenStreetMap data: a Hong Kong case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation OGC standard for cartographic portrayal interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Aug 2023, Cape Town, South Africa. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-abs-6-103-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of city noise map production processes and sensitivity analysis to noise models inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroNoise 2021 : 12th European Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a smartphone measurement application to teach basics in buildings and environmental acoustics to schoolchildren and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2587-2594, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une approche participative pour la production de cartes de bruit avec un smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPA, Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données urbaines - projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MApUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Region, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical model to characterize the error of air temperature measurement induced by the shelter used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2018, Budapest, Hungary. pp.2018 - 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards processing chains to estimate the urban heat island intensity using FOSS tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference for Applied Meteorology and Climatology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils de télédétection à l'amélioration des prévisions des nuisances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Télédétection pour l'Etude des Milieux Urbains" (TEMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de reconstitution de la température d'air d'un site urbain à partir de données météorologiques de site rural et de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Solene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la standardisation des représentations cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et représentation géographique des données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR Nantes, Département Aménagement, Mobilité et Environnement, Sep 2016, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géomatique au service de l'intelligence territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGÉO / GEOPAL, Nov 2016, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the urban climate using geo-database – GEOCLIM TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cartographic Portrayal Interoperability – the Revision of OGC Symbology Encoding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICA European Symposium on Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Nov 2015, Vienne, Austria. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island and inertial effects : analyse from field data to spatial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLD/SE SWG meeting SLD/SE SWG meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th OGC Technical Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Geospatial Consortium, Mar 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du WPS pour la construction d'une base de connaissances sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée française de l’interopérabilité géospatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum français de l’OGC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de SIG libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Constrained Delaunay Triangulation implementation in Java for spatial hydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing geospatial knowledge : ”The geocognition project”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECN and Keio Univ. Global COE joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes, Oct 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de comparaison de logiciels SIG open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉO-ÉVÉNEMENT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GvSIG : un SIG libre au service d'une infrastructure de données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIG libre: logiciels et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Services Géographiques, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par maillage triangulaire adaptatif de l'impact d'un futur remblai sur la répartition des écoulements d'air froid dans le vignoble de Châtenois (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIè colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infraestructura de Datos Espaciales Móvil con gvSIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Internacionales gvSIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSELLERIA D'INFRAESTRUCTURES I TRANSPORT - GENERALITAT VALENCIANA, Nov 2006, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'une modélisation spatiale au programme de restauration du bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koulman Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un SIG pour la gestion et la protection des ressources en eau : L’expérience du bassin versant du Jaudy-Guindy-Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reboux Mael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvennement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAnaTo2: A Tool to Evaluate the Impact of Natural and Anthropogenic Artefacts with a TIN-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV, Springer Berlin Heidelberg, pp.63-85, 2011, Lecture Notes in Geoinformation and Cartography, 978-3-642-10594-4. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankowfsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrologie en géographie, in , dynamique et gestion de l'hydrosystème, L'Harmattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Arnaud-Fassetta; Richard Laganier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Géographies de l'eau Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’évolution du bocage et les difficultés d’un aménagement foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Le Squère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-428, 2008, 978-2-7535-0454-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des systèmes bocagers et parcours des écoulements de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.245-260, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020 : Raisonner, représenter et partager les données géographiques au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02152429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGC Symbology Conceptual Model: Core part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de calcul de distanciers et d'analyse de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie sonore d’une ville simplifiée grâce à l’utilisation d’un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenJUMP workshop : GIS client and Spatial Data Infrastructure Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uggo Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EVAL-PDU Rapport final Tâches 2.1 et 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTV FR CNRS 2488. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités humaines sur le parcours des écoulements de surface dans un bassin versant bocager : essai de modélisation spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01093074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Rochelle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02152396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'introduction aux Systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Vannes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards et outils pour l'observation, l'analyse et la diffusion des données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. La Rochelle, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neteler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. XIV, , 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-10595-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGRS'09 Abstract proceeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard, Paco Chinesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009, 9782748348767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1966EC0"/>
+    <w:nsid w:val="103271B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-bocher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4936-7079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095751548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100614" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2025.2548204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.17.3.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60796-7_10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabloz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dozot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ertz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8380677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabloz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dozot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7020026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.143" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630175v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141712v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernab&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu-" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3XNG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810802634956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.357-382" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besnard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wurtz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacovella-St-Louis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collombin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Chomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Georget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15984" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-103-2023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacolin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301314v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulman Mathieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboux Mael" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Le Squ&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1706" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367079v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Penven" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152429v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267649v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145783v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887531v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uggo Taddei" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145778v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093096v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01093074v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02152396v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138608v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01093281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093003v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093009v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-bocher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4936-7079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095751548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2025.2548204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60796-7_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.17.3.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabloz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dozot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ertz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8380677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabloz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dozot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7020026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.143" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630175v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141712v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernab&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu-" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3XNG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810802634956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.357-382" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wurtz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacovella-St-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collombin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Chomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Georget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15984" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-103-2023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192784v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093406v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulman Mathieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboux Mael" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093002v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Le Squ&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1706" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367079v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Penven" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563408v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267649v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145783v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uggo Taddei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01093074v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02152396v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01093281v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093003v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093009v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>