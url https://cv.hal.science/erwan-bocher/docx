--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bocher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en sciences de l'information géographique  - SECTION 42 : Espaces, territoires, sociétés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4936-7079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095751548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches explorent le lien entre l’organisation spatiale des territoires et leur vulnérabilité face à des phénomènes environnementaux et climatiques. Je mobilise des techniques d’analyse spatiale et de changement d’échelle pour comprendre comment l’aménagement du territoire influence par exemple le microclimat urbain et notamment les températures locales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma méthode repose sur la collecte systématique et le croisement de données hétérogènes — micro-météorologiques, d’occupation du sol et socio-économiques — que je transforme en bases de données structurées et interopérables. Ces données, une fois harmonisées, me permettent d’élaborer des indicateurs géographiques multi-échelles et de mettre en évidence les caractéristiques fines des territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’interface entre géographie, sciences du climat et modélisation environnementale, je conçois des approches pour mieux intégrer les descriptions spatiales des territoires dans les modèles, notamment ceux dédiés à la simulation microclimatique. Ce travail s’articule avec des méthodes physiques (pour représenter les processus énergétiques et les flux) et des approches statistiques (pour identifier des tendances et prédire des scénarios), afin d’enrichir la compréhension des dynamiques territoriales face aux aléas climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’originalité de mon approche réside dans l’articulation des échelles (du local au régional) et l’automatisation des traitements, permettant des analyses reproductibles. Mes travaux ont pour objectif d’éclairer les décideurs sur les priorités d’adaptation et révèlent les inégalités territoriales face au réchauffement climatique.Je m’inscris dans une démarche de science ouverte. Mes données, méthodes, résultats et logiciels sont partagés et accessibles pour favoriser la reproductibilité et la collaboration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK, a spatio-temporal database to study the history of whaling, sealing and fishing in the French Southern Islands from the 1780s to the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1088937X.2025.2548204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Look at the trees”: A verbal nudge to reduce screen time when learning biodiversity with augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.100614. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to automatically classify urban fabric according to the Local Climate Zone system: implementation in GeoClimate 0.0.1 and application to French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.2077-2116. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-2077-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Visualization of 6DoF Georeferenced Historical Photographs in Location-Based Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14673, pp.130-146. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60796-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying dwell time with location-based augmented reality: Dynamic AOI analysis on mobile eye tracking data with vision transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.17.3.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF GEOLOCATION DATA ON AUGMENTED REALITY USABILITY: A COMPARATIVE USER TEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Audrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLVIII-4/W7-2023, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lczexplore: an R package to explore Local Climate Zone classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (91), pp.5445. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.05445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK : spatio-temporal database dedicated to whaling, sealing and fishing in Saint-Paul, Amsterdam, Crozet and Kerguelen Islands between 1780's and 1930's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8380677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04481730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivAR: A Cartographic Authoring Tool for the Visualization of Geolocated Media in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi12020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of missing building height in OpenStreetMap data: a French case study using GeoClimate 0.0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.7505-7532. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smartphone-Based Crowd-Sourced Database for Environmental Noise Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (15), pp.7777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Air Temperature Measurement: A Semi-Empirical Model to Characterize Shelter Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli7020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-science crowdsourcing approach for producing community noise maps using smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redesign of OGC Symbology Encoding standard for sharing cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island temporal and spatial variations: Empirical modeling from geographical and meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.423-438. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.205-218. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of Nantes transportation master plan 2000-2010 from the Eval-PDU program alternative scenario numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015002046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain representation impact on periurban catchment morphological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology of peri-urban catchments: processes and modelling, Volume 485, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on current free and open source desktop GIS developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Steiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 23, (Issue 10, 2009), pp.1345-1370. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658810802634956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG « paysages bocagers » : un outil pour l’étude des paysages bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.357-382. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.15.357-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat: Une expérimentation scientifique et participative pour questionner la pratique du vélo dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2026 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surchauffe urbaine et vulnérabilité des populations : analyse croisée des données socio-économiques et des Zones Climatiques Locales pour un échantillon de villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology at 60m resolution over Europe using Geoclimate and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Delft University of Technology, Jul 2025, Rotterdam (NL), Netherlands. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing libCartoSym, an open-source software library for transcoding portrayal rules between different encodings based on OGC Cartographic Symbology 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2025 (ICC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Aug 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et comparer des cartes de zones climatiques locales avec le paquet R lczexplore, Rencontres R 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes (Bretagne, France), France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11912161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les zones climatiques locales avec OpenStreetMap et GeoClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur en ville : des zones climatiques locales aux balades urbaines et climatiques, comment toucher les acteurs du territoire ? Mieux comprendre et localiser la surchauffe urbaine avec la méthode des zones climatiques locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Chomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales TEPOS, Énergie et Territoires Ruraux, vers des territoires à énergie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Loos–en-Gohelle, Oct 2024, Loos–en-Gohelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to compare maps of local climate zones produced with different algorithms or data The R package lczexplore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alglave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir avec les données géographiques pour la transition écologique et l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Ethique et mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche mathématique de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building height estimation in OpenStreetMap data: a Hong Kong case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation OGC standard for cartographic portrayal interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Aug 2023, Cape Town, South Africa. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-abs-6-103-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of city noise map production processes and sensitivity analysis to noise models inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroNoise 2021 : 12th European Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a smartphone measurement application to teach basics in buildings and environmental acoustics to schoolchildren and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2587-2594, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une approche participative pour la production de cartes de bruit avec un smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPA, Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données urbaines - projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MApUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Region, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical model to characterize the error of air temperature measurement induced by the shelter used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2018, Budapest, Hungary. pp.2018 - 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards processing chains to estimate the urban heat island intensity using FOSS tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference for Applied Meteorology and Climatology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils de télédétection à l'amélioration des prévisions des nuisances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Télédétection pour l'Etude des Milieux Urbains" (TEMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de reconstitution de la température d'air d'un site urbain à partir de données météorologiques de site rural et de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Solene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la standardisation des représentations cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et représentation géographique des données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR Nantes, Département Aménagement, Mobilité et Environnement, Sep 2016, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géomatique au service de l'intelligence territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGÉO / GEOPAL, Nov 2016, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the urban climate using geo-database – GEOCLIM TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cartographic Portrayal Interoperability – the Revision of OGC Symbology Encoding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICA European Symposium on Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Nov 2015, Vienne, Austria. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island and inertial effects : analyse from field data to spatial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLD/SE SWG meeting SLD/SE SWG meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th OGC Technical Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Geospatial Consortium, Mar 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du WPS pour la construction d'une base de connaissances sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée française de l’interopérabilité géospatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum français de l’OGC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de SIG libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Constrained Delaunay Triangulation implementation in Java for spatial hydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing geospatial knowledge : ”The geocognition project”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECN and Keio Univ. Global COE joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes, Oct 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de comparaison de logiciels SIG open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉO-ÉVÉNEMENT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GvSIG : un SIG libre au service d'une infrastructure de données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIG libre: logiciels et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Services Géographiques, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par maillage triangulaire adaptatif de l'impact d'un futur remblai sur la répartition des écoulements d'air froid dans le vignoble de Châtenois (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIè colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infraestructura de Datos Espaciales Móvil con gvSIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Internacionales gvSIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSELLERIA D'INFRAESTRUCTURES I TRANSPORT - GENERALITAT VALENCIANA, Nov 2006, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'une modélisation spatiale au programme de restauration du bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koulman Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un SIG pour la gestion et la protection des ressources en eau : L’expérience du bassin versant du Jaudy-Guindy-Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reboux Mael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvennement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAnaTo2: A Tool to Evaluate the Impact of Natural and Anthropogenic Artefacts with a TIN-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV, Springer Berlin Heidelberg, pp.63-85, 2011, Lecture Notes in Geoinformation and Cartography, 978-3-642-10594-4. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankowfsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrologie en géographie, in , dynamique et gestion de l'hydrosystème, L'Harmattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Arnaud-Fassetta; Richard Laganier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Géographies de l'eau Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’évolution du bocage et les difficultés d’un aménagement foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Le Squère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-428, 2008, 978-2-7535-0454-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des systèmes bocagers et parcours des écoulements de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.245-260, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020 : Raisonner, représenter et partager les données géographiques au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02152429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGC Symbology Conceptual Model: Core part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de calcul de distanciers et d'analyse de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie sonore d’une ville simplifiée grâce à l’utilisation d’un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenJUMP workshop : GIS client and Spatial Data Infrastructure Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uggo Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EVAL-PDU Rapport final Tâches 2.1 et 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTV FR CNRS 2488. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités humaines sur le parcours des écoulements de surface dans un bassin versant bocager : essai de modélisation spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01093074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Rochelle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02152396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'introduction aux Systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Vannes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards et outils pour l'observation, l'analyse et la diffusion des données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. La Rochelle, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neteler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. XIV, , 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-10595-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGRS'09 Abstract proceeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard, Paco Chinesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009, 9782748348767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bocher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en sciences de l'information géographique  - SECTION 42 : Espaces, territoires, sociétés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4936-7079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095751548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=DTzdaUoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches explorent le lien entre l’organisation spatiale des territoires et leur vulnérabilité face à des phénomènes environnementaux et climatiques. Je mobilise des techniques d’analyse spatiale et de changement d’échelle pour comprendre comment l’aménagement du territoire influence par exemple le microclimat urbain et notamment les températures locales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma méthode repose sur la collecte systématique et le croisement de données hétérogènes — micro-météorologiques, d’occupation du sol et socio-économiques — que je transforme en bases de données structurées et interopérables. Ces données, une fois harmonisées, me permettent d’élaborer des indicateurs géographiques multi-échelles et de mettre en évidence les caractéristiques fines des territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’interface entre géographie, sciences du climat et modélisation environnementale, je conçois des approches pour mieux intégrer les descriptions spatiales des territoires dans les modèles, notamment ceux dédiés à la simulation microclimatique. Ce travail s’articule avec des méthodes physiques (pour représenter les processus énergétiques et les flux) et des approches statistiques (pour identifier des tendances et prédire des scénarios), afin d’enrichir la compréhension des dynamiques territoriales face aux aléas climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’originalité de mon approche réside dans l’articulation des échelles (du local au régional) et l’automatisation des traitements, permettant des analyses reproductibles. Mes travaux ont pour objectif d’éclairer les décideurs sur les priorités d’adaptation et révèlent les inégalités territoriales face au réchauffement climatique.Je m’inscris dans une démarche de science ouverte. Mes données, méthodes, résultats et logiciels sont partagés et accessibles pour favoriser la reproductibilité et la collaboration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Look at the trees”: A verbal nudge to reduce screen time when learning biodiversity with augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.100614. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK, a spatio-temporal database to study the history of whaling, sealing and fishing in the French Southern Islands from the 1780s to the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1088937X.2025.2548204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Visualization of 6DoF Georeferenced Historical Photographs in Location-Based Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14673, pp.130-146. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60796-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying dwell time with location-based augmented reality: Dynamic AOI analysis on mobile eye tracking data with vision transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.17.3.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to automatically classify urban fabric according to the Local Climate Zone system: implementation in GeoClimate 0.0.1 and application to French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.2077-2116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-2077-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF GEOLOCATION DATA ON AUGMENTED REALITY USABILITY: A COMPARATIVE USER TEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Audrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLVIII-4/W7-2023, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lczexplore: an R package to explore Local Climate Zone classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (91), pp.5445. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.05445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPACK : spatio-temporal database dedicated to whaling, sealing and fishing in Saint-Paul, Amsterdam, Crozet and Kerguelen Islands between 1780's and 1930's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8380677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04481730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivAR: A Cartographic Authoring Tool for the Visualization of Geolocated Media in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chabloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi12020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of missing building height in OpenStreetMap data: a French case study using GeoClimate 0.0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.7505-7532. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smartphone-Based Crowd-Sourced Database for Environmental Noise Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (15), pp.7777. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Air Temperature Measurement: A Semi-Empirical Model to Characterize Shelter Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli7020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-science crowdsourcing approach for producing community noise maps using smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redesign of OGC Symbology Encoding standard for sharing cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island temporal and spatial variations: Empirical modeling from geographical and meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.423-438. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.205-218. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of Nantes transportation master plan 2000-2010 from the Eval-PDU program alternative scenario numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015002046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain representation impact on periurban catchment morphological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology of peri-urban catchments: processes and modelling, Volume 485, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on current free and open source desktop GIS developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Steiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 23, (Issue 10, 2009), pp.1345-1370. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658810802634956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG « paysages bocagers » : un outil pour l’étude des paysages bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.357-382. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.15.357-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat: Une expérimentation scientifique et participative pour questionner la pratique du vélo dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2026 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surchauffe urbaine et vulnérabilité des populations : analyse croisée des données socio-économiques et des Zones Climatiques Locales pour un échantillon de villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology at 60m resolution over Europe using Geoclimate and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Delft University of Technology, Jul 2025, Rotterdam (NL), Netherlands. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing libCartoSym, an open-source software library for transcoding portrayal rules between different encodings based on OGC Cartographic Symbology 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2025 (ICC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Aug 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et comparer des cartes de zones climatiques locales avec le paquet R lczexplore, Rencontres R 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes (Bretagne, France), France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11912161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les zones climatiques locales avec OpenStreetMap et GeoClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur en ville : des zones climatiques locales aux balades urbaines et climatiques, comment toucher les acteurs du territoire ? Mieux comprendre et localiser la surchauffe urbaine avec la méthode des zones climatiques locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Chomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales TEPOS, Énergie et Territoires Ruraux, vers des territoires à énergie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Loos–en-Gohelle, Oct 2024, Loos–en-Gohelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to compare maps of local climate zones produced with different algorithms or data The R package lczexplore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alglave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir avec les données géographiques pour la transition écologique et l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Ethique et mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche mathématique de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building height estimation in OpenStreetMap data: a Hong Kong case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation OGC standard for cartographic portrayal interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacovella-St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Collombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Aug 2023, Cape Town, South Africa. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-abs-6-103-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Boumchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of city noise map production processes and sensitivity analysis to noise models inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroNoise 2021 : 12th European Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a smartphone measurement application to teach basics in buildings and environmental acoustics to schoolchildren and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2587-2594, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture, une approche participative pour la production de cartes de bruit avec un smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPA, Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données urbaines - projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MApUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Region, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical model to characterize the error of air temperature measurement induced by the shelter used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2018, Budapest, Hungary. pp.2018 - 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards processing chains to estimate the urban heat island intensity using FOSS tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference for Applied Meteorology and Climatology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils de télédétection à l'amélioration des prévisions des nuisances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Télédétection pour l'Etude des Milieux Urbains" (TEMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de reconstitution de la température d'air d'un site urbain à partir de données météorologiques de site rural et de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Solene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la standardisation des représentations cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et représentation géographique des données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR Nantes, Département Aménagement, Mobilité et Environnement, Sep 2016, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géomatique au service de l'intelligence territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGÉO / GEOPAL, Nov 2016, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the urban climate using geo-database – GEOCLIM TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cartographic Portrayal Interoperability – the Revision of OGC Symbology Encoding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICA European Symposium on Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association (ICA), Nov 2015, Vienne, Austria. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island and inertial effects : analyse from field data to spatial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLD/SE SWG meeting SLD/SE SWG meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th OGC Technical Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Geospatial Consortium, Mar 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and heat storage properties of the urban fabric derived from analysis of surface forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kéravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du WPS pour la construction d'une base de connaissances sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée française de l’interopérabilité géospatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum français de l’OGC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de SIG libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Constrained Delaunay Triangulation implementation in Java for spatial hydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing geospatial knowledge : ”The geocognition project”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECN and Keio Univ. Global COE joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes, Oct 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de comparaison de logiciels SIG open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉO-ÉVÉNEMENT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par maillage triangulaire adaptatif de l'impact d'un futur remblai sur la répartition des écoulements d'air froid dans le vignoble de Châtenois (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIè colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infraestructura de Datos Espaciales Móvil con gvSIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Internacionales gvSIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSELLERIA D'INFRAESTRUCTURES I TRANSPORT - GENERALITAT VALENCIANA, Nov 2006, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GvSIG : un SIG libre au service d'une infrastructure de données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIG libre: logiciels et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Services Géographiques, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'une modélisation spatiale au programme de restauration du bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koulman Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un SIG pour la gestion et la protection des ressources en eau : L’expérience du bassin versant du Jaudy-Guindy-Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reboux Mael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvennement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAnaTo2: A Tool to Evaluate the Impact of Natural and Anthropogenic Artefacts with a TIN-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV, Springer Berlin Heidelberg, pp.63-85, 2011, Lecture Notes in Geoinformation and Cartography, 978-3-642-10594-4. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of open-source GIS for the pre-processing of distributed hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankowfsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial free and open source software in the 21rst century, Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2011, 978-3-642-10594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrologie en géographie, in , dynamique et gestion de l'hydrosystème, L'Harmattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Arnaud-Fassetta; Richard Laganier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Géographies de l'eau Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’évolution du bocage et les difficultés d’un aménagement foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Le Squère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-428, 2008, 978-2-7535-0454-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des systèmes bocagers et parcours des écoulements de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Antoine et Dominique Marguerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bocages et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.245-260, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gousseff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VéloClimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020 : Raisonner, représenter et partager les données géographiques au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02152429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGC Symbology Conceptual Model: Core part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de calcul de distanciers et d'analyse de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie sonore d’une ville simplifiée grâce à l’utilisation d’un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenJUMP workshop : GIS client and Spatial Data Infrastructure Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uggo Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des connaissances géographiques au service du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EVAL-PDU Rapport final Tâches 2.1 et 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTV FR CNRS 2488. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités humaines sur le parcours des écoulements de surface dans un bassin versant bocager : essai de modélisation spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01093074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des Systèmes d'Information Géographique 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Rochelle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02152396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'introduction aux Systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Vannes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards et outils pour l'observation, l'analyse et la diffusion des données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. La Rochelle, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Free and Open Source Software in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neteler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. XIV, , 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-10595-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGRS'09 Abstract proceeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard, Paco Chinesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009, 9782748348767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="103271B7"/>
+    <w:nsid w:val="900BA5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-bocher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4936-7079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095751548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2025.2548204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60796-7_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.17.3.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabloz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dozot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ertz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8380677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabloz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dozot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7020026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.143" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630175v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141712v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernab&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu-" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3XNG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810802634956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.357-382" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wurtz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacovella-St-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collombin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Chomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Georget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15984" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-103-2023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192784v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093406v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulman Mathieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboux Mael" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093002v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Le Squ&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1706" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367079v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Penven" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563408v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267649v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145783v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uggo Taddei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01093074v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02152396v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01093281v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093003v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093009v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-bocher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4936-7079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095751548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=DTzdaUoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2025.2548204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60796-7_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.17.3.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabloz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dozot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ertz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W7-2023-133-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8380677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabloz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dozot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7020026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630175v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141712v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernab&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu-" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3XNG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810802634956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Vaillant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.357-382" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wurtz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacovella-St-Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collombin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Chomard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Georget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15984" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-103-2023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093406v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacolin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566079v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulman Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310136v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboux Mael" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093002v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Le Squ&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1706" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Penven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550858v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152429v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267649v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145783v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uggo Taddei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01093074v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02152396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01093281v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093009v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>