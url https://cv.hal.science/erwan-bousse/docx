--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining KPIs for Executable DSLs: A Manufacturing System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ajabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012361000003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Test Case Concretization for End-to-end Combinatorial Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bamouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop on Model Driven Engineering, Verification and Validation (MoDeVVa 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Observation and Control for Compiled Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / ACM 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/models.2019.000-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Comprehension Operators for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2018 - 14th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.293-310, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92997-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Debugging for Compiled DSLs with the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Workshop on Debugging in Model-Driven Engineering (MDEbug 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create and Play your Pac-Man Game with the GEMOC Studio (Tool Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXE 2017 - 3rd International Workshop on Executable Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Executable Modeling (EXE 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Seidewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Executable Modeling (EXE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Leveraging Executable Language Engineering for Domain-Specific Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Kapsammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Executable Modeling (EXE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Efficient and Advanced Omniscient Debugging for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Approach to Define Rich Domain-Specific Trace Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L’Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Multidimensional Execution Traces for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model Design, Verification and Validation Integrating Verification and Validation in MDE (MoDeVVa 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Armies of Model Clones through Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 17th International Conference, MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Verification and Validation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of ECMFA, ECOOP and ECSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning SysML with the B Method to Provide V&V for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuragi Takaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification, and Validation 2012 (MoDeVVa 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Interactive Debugging for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.2:1-14. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Representing and Analysing Model Concurrency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1319-1340. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interfaces for executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1015-1043. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and efficient execution trace management for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model execution tracing: a systematic mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00724-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless compaction of model execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00737-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscient Debugging for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.261-288. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1 st International Workshop on Debugging in Model-Driven Engineering (MDEbug'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDEbug 2017 - 1st International Workshop on Debugging in Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. , pp.1-6, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution trace management to support dynamic V&V for executable DSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes, 2015. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015REN1S082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01238005v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining KPIs for Executable DSLs: A Manufacturing System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ajabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012361000003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Test Case Concretization for End-to-end Combinatorial Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bamouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop on Model Driven Engineering, Verification and Validation (MoDeVVa 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Observation and Control for Compiled Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / ACM 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/models.2019.000-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Comprehension Operators for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2018 - 14th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.293-310, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92997-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Debugging for Compiled DSLs with the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Workshop on Debugging in Model-Driven Engineering (MDEbug 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create and Play your Pac-Man Game with the GEMOC Studio (Tool Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXE 2017 - 3rd International Workshop on Executable Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Executable Modeling (EXE 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Seidewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Executable Modeling (EXE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Leveraging Executable Language Engineering for Domain-Specific Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Kapsammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Executable Modeling (EXE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Efficient and Advanced Omniscient Debugging for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Approach to Define Rich Domain-Specific Trace Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L’Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Armies of Model Clones through Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 17th International Conference, MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Multidimensional Execution Traces for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model Design, Verification and Validation Integrating Verification and Validation in MDE (MoDeVVa 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Verification and Validation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of ECMFA, ECOOP and ECSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning SysML with the B Method to Provide V&V for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuragi Takaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification, and Validation 2012 (MoDeVVa 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Interactive Debugging for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.2:1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Representing and Analysing Model Concurrency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1319-1340. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interfaces for executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1015-1043. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and efficient execution trace management for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model execution tracing: a systematic mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00724-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless compaction of model execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00737-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscient Debugging for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.261-288. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1 st International Workshop on Debugging in Model-Driven Engineering (MDEbug'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDEbug 2017 - 1st International Workshop on Debugging in Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. , pp.1-6, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution trace management to support dynamic V&V for executable DSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes, 2015. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015REN1S082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01238005v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012361000003645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672573v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bamouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/models.2019.000-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Megna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92997-2_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Schwinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Langer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Seidewitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kapsammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182517v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuragi Takaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00798-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0598-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilat Hojaji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00724-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00737-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.11.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Mierlo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Verbrugge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238005v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012361000003645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672573v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bamouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/models.2019.000-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Megna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92997-2_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Schwinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Langer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Seidewitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kapsammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182517v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuragi Takaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00798-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0598-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilat Hojaji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00724-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00737-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.11.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Mierlo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Verbrugge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238005v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>