--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining KPIs for Executable DSLs: A Manufacturing System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ajabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012361000003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Test Case Concretization for End-to-end Combinatorial Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bamouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop on Model Driven Engineering, Verification and Validation (MoDeVVa 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Observation and Control for Compiled Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / ACM 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/models.2019.000-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Comprehension Operators for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2018 - 14th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.293-310, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92997-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Debugging for Compiled DSLs with the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Workshop on Debugging in Model-Driven Engineering (MDEbug 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create and Play your Pac-Man Game with the GEMOC Studio (Tool Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXE 2017 - 3rd International Workshop on Executable Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Executable Modeling (EXE 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Seidewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Executable Modeling (EXE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Leveraging Executable Language Engineering for Domain-Specific Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Kapsammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Executable Modeling (EXE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Efficient and Advanced Omniscient Debugging for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Approach to Define Rich Domain-Specific Trace Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L’Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Armies of Model Clones through Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 17th International Conference, MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Multidimensional Execution Traces for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model Design, Verification and Validation Integrating Verification and Validation in MDE (MoDeVVa 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Verification and Validation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of ECMFA, ECOOP and ECSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning SysML with the B Method to Provide V&V for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuragi Takaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification, and Validation 2012 (MoDeVVa 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Interactive Debugging for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.2:1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Representing and Analysing Model Concurrency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1319-1340. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interfaces for executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1015-1043. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and efficient execution trace management for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model execution tracing: a systematic mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00724-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless compaction of model execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00737-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscient Debugging for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.261-288. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1 st International Workshop on Debugging in Model-Driven Engineering (MDEbug'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDEbug 2017 - 1st International Workshop on Debugging in Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. , pp.1-6, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution trace management to support dynamic V&V for executable DSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes, 2015. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015REN1S082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01238005v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Bousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Interactive Debugging for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.2:1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Representing and Analysing Model Concurrency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1319-1340. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interfaces for executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1015-1043. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and efficient execution trace management for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model execution tracing: a systematic mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00724-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless compaction of model execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilat Hojaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00737-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscient Debugging for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.261-288. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining KPIs for Executable DSLs: A Manufacturing System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ajabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012361000003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Test Case Concretization for End-to-end Combinatorial Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bamouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop on Model Driven Engineering, Verification and Validation (MoDeVVa 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Observation and Control for Compiled Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / ACM 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/models.2019.000-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Comprehension Operators for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2018 - 14th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.293-310, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92997-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create and Play your Pac-Man Game with the GEMOC Studio (Tool Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXE 2017 - 3rd International Workshop on Executable Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Level Debugging for Compiled DSLs with the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Workshop on Debugging in Model-Driven Engineering (MDEbug 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Executable Modeling (EXE 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Seidewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Executable Modeling (EXE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Leveraging Executable Language Engineering for Domain-Specific Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Kapsammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Executable Modeling (EXE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Efficient and Advanced Omniscient Debugging for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Approach to Define Rich Domain-Specific Trace Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L’Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Multidimensional Execution Traces for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model Design, Verification and Validation Integrating Verification and Validation in MDE (MoDeVVa 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Armies of Model Clones through Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 17th International Conference, MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Verification and Validation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of ECMFA, ECOOP and ECSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning SysML with the B Method to Provide V&V for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuragi Takaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification, and Validation 2012 (MoDeVVa 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1 st International Workshop on Debugging in Model-Driven Engineering (MDEbug'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDEbug 2017 - 1st International Workshop on Debugging in Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. , pp.1-6, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution trace management to support dynamic V&V for executable DSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes, 2015. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015REN1S082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01238005v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012361000003645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672573v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bamouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/models.2019.000-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Megna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92997-2_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Schwinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Langer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Seidewitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kapsammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182517v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuragi Takaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00798-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0598-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilat Hojaji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00724-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00737-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.11.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Mierlo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Verbrugge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238005v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00798-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0598-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilat Hojaji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00724-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00737-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.11.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012361000003645" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672573v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bamouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/models.2019.000-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Megna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92997-2_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Schwinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Langer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Seidewitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kapsammer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182517v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuragi Takaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Mierlo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Verbrugge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238005v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S082" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>