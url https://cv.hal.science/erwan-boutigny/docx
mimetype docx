--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2197,109 +2197,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing innovant et partage de connaissances : le cas du Jam</w:t>
+                <w:t xml:space="preserve">Le Jam : un espace de brainstorming collaboratif version 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématique Innovation de l’AIMS : Innovation et Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">ISMD International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326610v1</w:t>
+                <w:t xml:space="preserve">hal-02326622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une communauté virtuelle de savoir : regards croisés entre praticiens et chercheurs sur le Jam</w:t>
               </w:r>
@@ -2361,109 +2361,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jam : un espace de brainstorming collaboratif version 2.0</w:t>
+                <w:t xml:space="preserve">Crowdsourcing innovant et partage de connaissances : le cas du Jam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMD International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées thématique Innovation de l’AIMS : Innovation et Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326622v1</w:t>
+                <w:t xml:space="preserve">hal-02326610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage au cœur de l’activité́ collective : la question de la circulation des connaissances</w:t>
               </w:r>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03356423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroux-Sostenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.143.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.215-237" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.236.49-66" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.004.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03623729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02963983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Renault-Tesson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-en-series-saison-1/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03356423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroux-Sostenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.143.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.215-237" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.236.49-66" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.004.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03623729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02963983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Renault-Tesson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-en-series-saison-1/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>