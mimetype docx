--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -2160,227 +2160,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouglet, René [JOUGLET, Joseph, Renelde, dit]</w:t>
+                <w:t xml:space="preserve">Congrès de Vienne (1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2019, https://maitron.fr/spip.php?article210842&amp;id_mot=8354</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03752222v1</w:t>
+                <w:t xml:space="preserve">hal-03754668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congrès de Vienne (1952)</w:t>
+                <w:t xml:space="preserve">« Et moi aussi je suis libre d’écrire ce que je veux » (1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754668v1</w:t>
+                <w:t xml:space="preserve">hal-03754654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Et moi aussi je suis libre d’écrire ce que je veux » (1950)</w:t>
+                <w:t xml:space="preserve">Jouglet, René [JOUGLET, Joseph, Renelde, dit]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://maitron.fr/spip.php?article210842&amp;id_mot=8354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754654v1</w:t>
+                <w:t xml:space="preserve">halshs-03752222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement de la Paix</w:t>
               </w:r>
@@ -2969,51 +2969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/erwan-caulet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.louisaragon-elsatriolet.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apela.hypotheses.org/asohlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adhc.asso.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPDLMHMR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55734" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NS3V3JZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03874699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.777" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Principalli Patricia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bismuth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100309580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Principalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Principalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03751518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/erwan-caulet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.louisaragon-elsatriolet.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apela.hypotheses.org/asohlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adhc.asso.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPDLMHMR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55734" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NS3V3JZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03874699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.777" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Principalli Patricia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bismuth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100309580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Principalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Principalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03751518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>