--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Delrieu-Trottin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences EPHE-PSL au Centre d'Écologie Fonctionnelle et Évolutive (CEFE) de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-delrieu-trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4120-9316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4961-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche porte sur la description de la biodiversité, sur la compréhension des mécanismes à l’origine de cette biodiversité et sur son maintien au cours du temps à l’échelle des espèces et des populations. Je travaille donc sur la dynamique spatiale et temporelle de la biodiversité en m’appuyant sur des technologies de séquençage traditionnel (génétique) et de nouvelle génération (génomique & ADN environnemental). Dans le cadre d’une crise sans précédent de la biodiversité, l’utilisation de l’outil moléculaire permet d’identifier des zones essentielles de conservation et d’évaluer la connectivité des populations et les déterminants des assemblages des espèces (e.g. environnement, connectivité). Je m’intéresse particulièrement aux poissons tropicaux, d’eau douce et marins, ce qui m’a amené à travailler sur des projets portant sur différents hotspots de biodiversité, du Pacifique Sud (Polynésie française, ile de Pâques), d’Amérique du Sud, d’Indonésie et d’Afrique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor Heyerdahl's Legacy: Ichthyological and Herpetological Collection on Fatu Hiva (Marquesas Islands) in 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thore Koppetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Helén Rønning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Matschiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (4), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/78.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape variability of labrid fish from Rapa Nui (Easter Island), southeastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Castro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rapu-Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 281, pp.107233. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2024.107233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biotas of Sundaland are fragmented but not refugial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ben Chéhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaf005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bianic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Miaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Species Birth Across the Recombination Landscapes of Marine Snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Carimán Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (22), pp.107233. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of marine fishes endemic to subtropical islands of the Southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Samayoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (8), pp.1388-1401. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA reconciles morphology and colouration in the drunk blenny genus Scartichthys (Teleostei: Blenniidae) and provides insights into their evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartmann-Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Landaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pérez-Matus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (2), pp.507-518. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vertebrate biodiversity of a protected coastal wetland using eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz‐agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D Dibattista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martínez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarai Morales-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal and in situ diversification drive the evolutionary history of Rasborinae fishes in Sundaland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (9), pp.2153-2173. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canthigaster caeruleolineata, a new species of toby (Teleostei: Tetraodontidae) from La Réunion, southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-454-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleotris (Teleostei: Eleotridae) from Indonesia with Description of Three New Species Within the ‘melanosoma’ Neuromast Pattern Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/75.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayat Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hamidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Schismatogobius (Teleostei: Gobiidae) from Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham V. Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.53-58. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic divergence supports peripheral endemism and a recent evolutionary history of Chrysiptera demoiselles in the subtropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kilduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.797-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-021-02179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pleistocene Eustatic Fluctuations on Evolutionary Dynamics in Southeast Asian Biodiversity Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Wowor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.940-960. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuris (Teleostei: Eleotridae) from Indonesia, with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-444-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species diversity of Coral Triangle artisanal fisheries: A DNA barcode reference library for the shore fishes retailed at Ambon harbor (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesaya Patikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Rijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.3356-3366. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Pleistocene climatic fluctuations: Demographic responses in remote endemic reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the taxonomy of the subfamily Rasborinae (Cypriniformes, Danionidae) in Sundaland using DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Risdawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.2818. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59544-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of the most isolated endemic reef fish fauna of the Indo‐Pacific: Coral reef fishes of Rapa Nui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau-Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.723-733. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode reference library of French Polynesian shore fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Pitassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Driskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0123-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species boundaries and distribution ranges of Nemacheilus spp. (Cypriniformes: Nemacheilidae) and Rasbora spp. (Cypriniformes: Cyprinidae) in Java, Bali and Lombok through DNA barcodes: implications for conservation in a biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lumbantobing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, Genetic Diversity, and Population History of a Marine Population (Chanidae: Chanos chanos ) in an Enclosed Lagoon in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Verducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (2), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/72.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of cryptic species in the blenniid Cirripectes alboapicalis species complex, with zoogeographic implications for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 810, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.810.28887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Siu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2017-413-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species hypothesis to rule them all : consistency is essential to delimitate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.334-336. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esx008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01525431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonpeel (Centropyge flavissima) and yellow (C. heraldi) pygmy angelfishes each consist of two geographically isolated sibling species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.831-845. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0509-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01580865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population expansions dominate demographic histories of endemic and widespread Pacific reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.40519. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When endemic coral-reef fish species serve as models: endemic mimicry patterns in the Marquesas Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of the Marquesas Islands, an updated checklist with new records and new percentage of endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kulbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/11.5.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macropharyngodon pakoko, a new species of wrasse (Teleostei: Labridae) endemic to the Marquesas Islands, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3857 (3), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3857.3.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and widespread coral reef fishes have similar mitochondrial genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1797), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new fish species of the subfamily Anthiinae (Perciformes, Serranidae) from the Marquesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3647 (1), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3647.1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Indo-Pacific fish, Canthigaster criobe, with comments on other Canthigaster (Tetraodontiformes: Tetraodontidae) at the Gambier Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3523 (1), pp.80-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3523.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.1195-1203. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Delrieu-Trottin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences EPHE-PSL au Centre d'Écologie Fonctionnelle et Évolutive (CEFE) de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-delrieu-trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4120-9316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4961-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche porte sur la description de la biodiversité, sur la compréhension des mécanismes à l’origine de cette biodiversité et sur son maintien au cours du temps à l’échelle des espèces et des populations. Je travaille donc sur la dynamique spatiale et temporelle de la biodiversité en m’appuyant sur des technologies de séquençage traditionnel (génétique) et de nouvelle génération (génomique & ADN environnemental). Dans le cadre d’une crise sans précédent de la biodiversité, l’utilisation de l’outil moléculaire permet d’identifier des zones essentielles de conservation et d’évaluer la connectivité des populations et les déterminants des assemblages des espèces (e.g. environnement, connectivité). Je m’intéresse particulièrement aux poissons tropicaux, d’eau douce et marins, ce qui m’a amené à travailler sur des projets portant sur différents hotspots de biodiversité, du Pacifique Sud (Polynésie française, ile de Pâques), d’Amérique du Sud, d’Indonésie et d’Afrique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bianic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Miaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biotas of Sundaland are fragmented but not refugial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ben Chéhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaf005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor Heyerdahl's Legacy: Ichthyological and Herpetological Collection on Fatu Hiva (Marquesas Islands) in 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thore Koppetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Helén Rønning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Matschiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (4), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/78.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape variability of labrid fish from Rapa Nui (Easter Island), southeastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Castro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rapu-Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 281, pp.107233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2024.107233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Species Birth Across the Recombination Landscapes of Marine Snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Carimán Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (22), pp.107233. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of marine fishes endemic to subtropical islands of the Southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Samayoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (8), pp.1388-1401. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA reconciles morphology and colouration in the drunk blenny genus Scartichthys (Teleostei: Blenniidae) and provides insights into their evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartmann-Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Landaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pérez-Matus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (2), pp.507-518. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayat Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hamidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleotris (Teleostei: Eleotridae) from Indonesia with Description of Three New Species Within the ‘melanosoma’ Neuromast Pattern Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/75.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canthigaster caeruleolineata, a new species of toby (Teleostei: Tetraodontidae) from La Réunion, southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-454-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vertebrate biodiversity of a protected coastal wetland using eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz‐agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D Dibattista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martínez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarai Morales-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal and in situ diversification drive the evolutionary history of Rasborinae fishes in Sundaland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (9), pp.2153-2173. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Schismatogobius (Teleostei: Gobiidae) from Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham V. Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.53-58. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic divergence supports peripheral endemism and a recent evolutionary history of Chrysiptera demoiselles in the subtropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kilduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.797-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-021-02179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pleistocene Eustatic Fluctuations on Evolutionary Dynamics in Southeast Asian Biodiversity Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Wowor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.940-960. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species diversity of Coral Triangle artisanal fisheries: A DNA barcode reference library for the shore fishes retailed at Ambon harbor (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesaya Patikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Rijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.3356-3366. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuris (Teleostei: Eleotridae) from Indonesia, with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-444-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Pleistocene climatic fluctuations: Demographic responses in remote endemic reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the taxonomy of the subfamily Rasborinae (Cypriniformes, Danionidae) in Sundaland using DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Risdawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.2818. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59544-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species boundaries and distribution ranges of Nemacheilus spp. (Cypriniformes: Nemacheilidae) and Rasbora spp. (Cypriniformes: Cyprinidae) in Java, Bali and Lombok through DNA barcodes: implications for conservation in a biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lumbantobing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of the most isolated endemic reef fish fauna of the Indo‐Pacific: Coral reef fishes of Rapa Nui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau-Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.723-733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode reference library of French Polynesian shore fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Pitassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Driskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0123-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of cryptic species in the blenniid Cirripectes alboapicalis species complex, with zoogeographic implications for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 810, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.810.28887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, Genetic Diversity, and Population History of a Marine Population (Chanidae: Chanos chanos ) in an Enclosed Lagoon in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Verducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (2), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/72.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species hypothesis to rule them all : consistency is essential to delimitate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.334-336. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esx008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01525431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Siu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2017-413-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population expansions dominate demographic histories of endemic and widespread Pacific reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.40519. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonpeel (Centropyge flavissima) and yellow (C. heraldi) pygmy angelfishes each consist of two geographically isolated sibling species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.831-845. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0509-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01580865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When endemic coral-reef fish species serve as models: endemic mimicry patterns in the Marquesas Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of the Marquesas Islands, an updated checklist with new records and new percentage of endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kulbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/11.5.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and widespread coral reef fishes have similar mitochondrial genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1797), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macropharyngodon pakoko, a new species of wrasse (Teleostei: Labridae) endemic to the Marquesas Islands, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3857 (3), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3857.3.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new fish species of the subfamily Anthiinae (Perciformes, Serranidae) from the Marquesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3647 (1), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3647.1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Indo-Pacific fish, Canthigaster criobe, with comments on other Canthigaster (Tetraodontiformes: Tetraodontidae) at the Gambier Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3523 (1), pp.80-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3523.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.1195-1203. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0CBF108"/>
+    <w:nsid w:val="D1F491A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-delrieu-trottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4120-9316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4961-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Koppetsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Hel&#233;n R&#248;nning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Matschiner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.4.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rapu-Edmunds" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Plaza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ben Ch&#233;hida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Sholihah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Giles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz-Barrientos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Carim&#225;n Soto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Samayoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libby Liggins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann-Salvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Landaeta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Matus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14960" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Dibattista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Rincon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14141" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-454-001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/75.4.2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham V. Utama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03768023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kilduff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trnski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carvajal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-021-02179-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Wowor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas R&#252;ber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaya Patikawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rijoly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Giles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Risdawati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59544-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau-Acquaviva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Neglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Williams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pitassy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Driskell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0123-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lumbantobing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01152-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Verducci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/72.2.4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Williams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.810.28887" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brooks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2017-413-003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Ning Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01580865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0509-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01469339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Maynard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40519" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/11.5.1758" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3857.3.6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3647.1.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Planes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3523.1.9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-delrieu-trottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4120-9316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4961-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ben Ch&#233;hida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Sholihah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Koppetsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Hel&#233;n R&#248;nning" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Matschiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.4.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rapu-Edmunds" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Plaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Giles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz-Barrientos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Carim&#225;n Soto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Samayoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libby Liggins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann-Salvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Landaeta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Matus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14960" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/75.4.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-454-001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Dibattista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Rincon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham V. Utama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03768023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kilduff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trnski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carvajal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-021-02179-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Wowor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas R&#252;ber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaya Patikawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rijoly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Giles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Risdawati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59544-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lumbantobing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01152-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau-Acquaviva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Neglia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Williams" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pitassy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Driskell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0123-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Williams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.810.28887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Verducci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/72.2.4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Ning Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brooks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2017-413-003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01469339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Maynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40519" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01580865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0509-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/11.5.1758" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3857.3.6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3647.1.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Planes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3523.1.9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>