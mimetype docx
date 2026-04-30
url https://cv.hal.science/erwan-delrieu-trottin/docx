--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Delrieu-Trottin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences EPHE-PSL au Centre d'Écologie Fonctionnelle et Évolutive (CEFE) de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-delrieu-trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4120-9316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4961-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche porte sur la description de la biodiversité, sur la compréhension des mécanismes à l’origine de cette biodiversité et sur son maintien au cours du temps à l’échelle des espèces et des populations. Je travaille donc sur la dynamique spatiale et temporelle de la biodiversité en m’appuyant sur des technologies de séquençage traditionnel (génétique) et de nouvelle génération (génomique & ADN environnemental). Dans le cadre d’une crise sans précédent de la biodiversité, l’utilisation de l’outil moléculaire permet d’identifier des zones essentielles de conservation et d’évaluer la connectivité des populations et les déterminants des assemblages des espèces (e.g. environnement, connectivité). Je m’intéresse particulièrement aux poissons tropicaux, d’eau douce et marins, ce qui m’a amené à travailler sur des projets portant sur différents hotspots de biodiversité, du Pacifique Sud (Polynésie française, ile de Pâques), d’Amérique du Sud, d’Indonésie et d’Afrique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bianic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Miaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biotas of Sundaland are fragmented but not refugial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ben Chéhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaf005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor Heyerdahl's Legacy: Ichthyological and Herpetological Collection on Fatu Hiva (Marquesas Islands) in 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thore Koppetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Helén Rønning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Matschiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (4), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/78.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape variability of labrid fish from Rapa Nui (Easter Island), southeastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Castro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rapu-Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 281, pp.107233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2024.107233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Species Birth Across the Recombination Landscapes of Marine Snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Carimán Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (22), pp.107233. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of marine fishes endemic to subtropical islands of the Southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Samayoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (8), pp.1388-1401. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA reconciles morphology and colouration in the drunk blenny genus Scartichthys (Teleostei: Blenniidae) and provides insights into their evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartmann-Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Landaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pérez-Matus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (2), pp.507-518. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayat Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hamidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleotris (Teleostei: Eleotridae) from Indonesia with Description of Three New Species Within the ‘melanosoma’ Neuromast Pattern Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/75.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canthigaster caeruleolineata, a new species of toby (Teleostei: Tetraodontidae) from La Réunion, southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-454-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vertebrate biodiversity of a protected coastal wetland using eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz‐agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D Dibattista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martínez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarai Morales-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal and in situ diversification drive the evolutionary history of Rasborinae fishes in Sundaland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (9), pp.2153-2173. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Schismatogobius (Teleostei: Gobiidae) from Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham V. Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.53-58. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic divergence supports peripheral endemism and a recent evolutionary history of Chrysiptera demoiselles in the subtropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kilduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.797-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-021-02179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pleistocene Eustatic Fluctuations on Evolutionary Dynamics in Southeast Asian Biodiversity Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Wowor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.940-960. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species diversity of Coral Triangle artisanal fisheries: A DNA barcode reference library for the shore fishes retailed at Ambon harbor (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesaya Patikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Rijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.3356-3366. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuris (Teleostei: Eleotridae) from Indonesia, with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-444-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Pleistocene climatic fluctuations: Demographic responses in remote endemic reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the taxonomy of the subfamily Rasborinae (Cypriniformes, Danionidae) in Sundaland using DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Risdawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.2818. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59544-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species boundaries and distribution ranges of Nemacheilus spp. (Cypriniformes: Nemacheilidae) and Rasbora spp. (Cypriniformes: Cyprinidae) in Java, Bali and Lombok through DNA barcodes: implications for conservation in a biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lumbantobing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of the most isolated endemic reef fish fauna of the Indo‐Pacific: Coral reef fishes of Rapa Nui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau-Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.723-733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode reference library of French Polynesian shore fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Pitassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Driskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0123-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of cryptic species in the blenniid Cirripectes alboapicalis species complex, with zoogeographic implications for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 810, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.810.28887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, Genetic Diversity, and Population History of a Marine Population (Chanidae: Chanos chanos ) in an Enclosed Lagoon in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Verducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (2), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/72.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species hypothesis to rule them all : consistency is essential to delimitate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.334-336. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esx008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01525431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Siu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2017-413-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population expansions dominate demographic histories of endemic and widespread Pacific reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.40519. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonpeel (Centropyge flavissima) and yellow (C. heraldi) pygmy angelfishes each consist of two geographically isolated sibling species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.831-845. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0509-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01580865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When endemic coral-reef fish species serve as models: endemic mimicry patterns in the Marquesas Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of the Marquesas Islands, an updated checklist with new records and new percentage of endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kulbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/11.5.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and widespread coral reef fishes have similar mitochondrial genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1797), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macropharyngodon pakoko, a new species of wrasse (Teleostei: Labridae) endemic to the Marquesas Islands, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3857 (3), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3857.3.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new fish species of the subfamily Anthiinae (Perciformes, Serranidae) from the Marquesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3647 (1), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3647.1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Indo-Pacific fish, Canthigaster criobe, with comments on other Canthigaster (Tetraodontiformes: Tetraodontidae) at the Gambier Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3523 (1), pp.80-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3523.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.1195-1203. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Delrieu-Trottin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences EPHE-PSL au Centre d'Écologie Fonctionnelle et Évolutive (CEFE) de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-delrieu-trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4120-9316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4961-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche porte sur la description de la biodiversité, sur la compréhension des mécanismes à l’origine de cette biodiversité et sur son maintien au cours du temps à l’échelle des espèces et des populations. Je travaille donc sur la dynamique spatiale et temporelle de la biodiversité en m’appuyant sur des technologies de séquençage traditionnel (génétique) et de nouvelle génération (génomique & ADN environnemental). Dans le cadre d’une crise sans précédent de la biodiversité, l’utilisation de l’outil moléculaire permet d’identifier des zones essentielles de conservation et d’évaluer la connectivité des populations et les déterminants des assemblages des espèces (e.g. environnement, connectivité). Je m’intéresse particulièrement aux poissons tropicaux, d’eau douce et marins, ce qui m’a amené à travailler sur des projets portant sur différents hotspots de biodiversité, du Pacifique Sud (Polynésie française, ile de Pâques), d’Amérique du Sud, d’Indonésie et d’Afrique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape variability of labrid fish from Rapa Nui (Easter Island), southeastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Castro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rapu-Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 281, pp.107233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2024.107233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor Heyerdahl's Legacy: Ichthyological and Herpetological Collection on Fatu Hiva (Marquesas Islands) in 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thore Koppetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Helén Rønning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Matschiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (4), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/78.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biotas of Sundaland are fragmented but not refugial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ben Chéhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaf005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bianic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Miaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Species Birth Across the Recombination Landscapes of Marine Snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Carimán Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (22), pp.107233. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of marine fishes endemic to subtropical islands of the Southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Samayoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (8), pp.1388-1401. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA reconciles morphology and colouration in the drunk blenny genus Scartichthys (Teleostei: Blenniidae) and provides insights into their evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartmann-Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Landaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pérez-Matus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (2), pp.507-518. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vertebrate biodiversity of a protected coastal wetland using eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Saenz‐agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D Dibattista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martínez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarai Morales-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal and in situ diversification drive the evolutionary history of Rasborinae fishes in Sundaland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (9), pp.2153-2173. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canthigaster caeruleolineata, a new species of toby (Teleostei: Tetraodontidae) from La Réunion, southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-454-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleotris (Teleostei: Eleotridae) from Indonesia with Description of Three New Species Within the ‘melanosoma’ Neuromast Pattern Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/75.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayat Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hamidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Schismatogobius (Teleostei: Gobiidae) from Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham V. Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopian Sauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.53-58. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic divergence supports peripheral endemism and a recent evolutionary history of Chrysiptera demoiselles in the subtropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kilduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.797-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-021-02179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pleistocene Eustatic Fluctuations on Evolutionary Dynamics in Southeast Asian Biodiversity Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Wowor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (5), pp.940-960. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuris (Teleostei: Eleotridae) from Indonesia, with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-444-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species diversity of Coral Triangle artisanal fisheries: A DNA barcode reference library for the shore fishes retailed at Ambon harbor (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesaya Patikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Rijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.3356-3366. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Pleistocene climatic fluctuations: Demographic responses in remote endemic reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the taxonomy of the subfamily Rasborinae (Cypriniformes, Danionidae) in Sundaland using DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Risdawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.2818. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59544-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of the most isolated endemic reef fish fauna of the Indo‐Pacific: Coral reef fishes of Rapa Nui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau-Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily C Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.723-733. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode reference library of French Polynesian shore fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Pitassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Driskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0123-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species boundaries and distribution ranges of Nemacheilus spp. (Cypriniformes: Nemacheilidae) and Rasbora spp. (Cypriniformes: Cyprinidae) in Java, Bali and Lombok through DNA barcodes: implications for conservation in a biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lumbantobing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arni Sholihah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, Genetic Diversity, and Population History of a Marine Population (Chanidae: Chanos chanos ) in an Enclosed Lagoon in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Verducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (2), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/72.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of cryptic species in the blenniid Cirripectes alboapicalis species complex, with zoogeographic implications for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libby Liggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trnski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 810, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.810.28887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Siu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2017-413-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species hypothesis to rule them all : consistency is essential to delimitate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.334-336. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esx008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01525431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonpeel (Centropyge flavissima) and yellow (C. heraldi) pygmy angelfishes each consist of two geographically isolated sibling species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Ning Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Wei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.831-845. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0509-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01580865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population expansions dominate demographic histories of endemic and widespread Pacific reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.40519. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When endemic coral-reef fish species serve as models: endemic mimicry patterns in the Marquesas Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shore fishes of the Marquesas Islands, an updated checklist with new records and new percentage of endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kulbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/11.5.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and widespread coral reef fishes have similar mitochondrial genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1797), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macropharyngodon pakoko, a new species of wrasse (Teleostei: Labridae) endemic to the Marquesas Islands, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3857 (3), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3857.3.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new fish species of the subfamily Anthiinae (Perciformes, Serranidae) from the Marquesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3647 (1), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3647.1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Indo-Pacific fish, Canthigaster criobe, with comments on other Canthigaster (Tetraodontiformes: Tetraodontidae) at the Gambier Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey T Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3523 (1), pp.80-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3523.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.1195-1203. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1F491A8"/>
+    <w:nsid w:val="EF8E05ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-delrieu-trottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4120-9316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4961-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ben Ch&#233;hida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Sholihah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Koppetsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Hel&#233;n R&#248;nning" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Matschiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.4.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rapu-Edmunds" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Plaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Giles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz-Barrientos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Carim&#225;n Soto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Samayoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libby Liggins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann-Salvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Landaeta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Matus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14960" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/75.4.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-454-001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Dibattista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Rincon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham V. Utama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03768023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kilduff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trnski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carvajal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-021-02179-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Wowor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas R&#252;ber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaya Patikawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rijoly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Giles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Risdawati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59544-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lumbantobing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01152-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau-Acquaviva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Neglia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Williams" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pitassy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Driskell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0123-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Williams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.810.28887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Verducci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/72.2.4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Ning Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brooks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2017-413-003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01469339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Maynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40519" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01580865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0509-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/11.5.1758" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3857.3.6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3647.1.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Planes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3523.1.9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-delrieu-trottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4120-9316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4961-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rapu-Edmunds" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Plaza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Koppetsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Hel&#233;n R&#248;nning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Matschiner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.4.2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ben Ch&#233;hida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Sholihah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Giles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz-Barrientos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Carim&#225;n Soto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Samayoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libby Liggins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann-Salvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Landaeta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Matus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14960" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Dibattista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez-Rincon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14141" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-454-001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/75.4.2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham V. Utama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03768023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kilduff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trnski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carvajal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-021-02179-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Wowor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas R&#252;ber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaya Patikawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rijoly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Giles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Risdawati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59544-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau-Acquaviva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Neglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Williams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pitassy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Driskell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0123-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lumbantobing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01152-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Verducci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/72.2.4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Williams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.810.28887" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brooks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2017-413-003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Ning Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01580865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0509-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01469339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Maynard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40519" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/11.5.1758" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3857.3.6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3647.1.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Planes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3523.1.9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>