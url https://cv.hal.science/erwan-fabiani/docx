--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -66,1178 +66,1687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a CAD Tool for SYCL programming</w:t>
+                <w:t xml:space="preserve">Implémentation et évaluation de l’algorithme AKAZE en SYCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Skrzyniarz</w:t>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Relevat</w:t>
+                <w:t xml:space="preserve">Robin Lembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erell Cottour</w:t>
+                <w:t xml:space="preserve">Franck Danober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCL '23: International Workshop on OpenCL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04303747v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencing a problem-based learning approach for teaching reconfigurable architecture design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Reconfigurable Computing Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling sensor networks as concurrent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Networked Sensing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Braunschweig, Germany. pp.296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du reconfigurable aux nano-fabriques : composants nano-électroniques et outils de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Poungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.195-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract Execution Mechanisms in a Synthesis Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Poungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Yazdani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop on Non-Silicon computation (NSC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DRUM : une unité reconfigurable intégrée sur plateforme multiprocesseurs hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Love Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.306-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediate level components for reconfigurable platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LUT based Approach for High Level Synthesis on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Villellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Logic and Synthesis (IWLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t>
+                <w:t xml:space="preserve">Implementation and Evaluation of the AKAZE Algorithm in SYCL for Multicore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Danober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01623030v1</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Emerging Technologies and Computing (IC_ETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France. IEEE, 2025 International Conference on Emerging Technologies and Computing (IC_ETC), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ETC65981.2025.11141130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing a problem-based learning approach for teaching reconfigurable architecture design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Classifieur acoustique multi-sources embarqué pour milieu sous-marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Reconfigurable Computing Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00491023v1</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling sensor networks as concurrent systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémentation de l’algorithme AKAZE en SYCL pour multicœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Danober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Networked Sensing Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00170104v1</w:t>
+              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du reconfigurable aux nano-fabriques : composants nano-électroniques et outils de modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Toward a CAD Tool for SYCL programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Skrzyniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Relevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Cottour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t>
-[...452 lines deleted...]
-                <w:t xml:space="preserve">hal-01862801v1</w:t>
+              <w:t xml:space="preserve">IWOCL '23: International Workshop on OpenCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom. ACM, pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3585341.3585358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Tleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1247,482 +1756,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing a Problem-Based Learning Approach for Teaching Reconfigurable Architecture Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.923415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2009/923415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse portable pour micro-architectures à grain fin. Application aux turbo-décodeurs et nano-fabriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.893-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1732,161 +2241,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2033,51 +2542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Relevat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Cottour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585341.3585358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poungou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ahuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Love Kothari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/923415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05607196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lembach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Danober" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poungou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ahuja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Love Kothari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ETC65981.2025.11141130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05607202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Relevat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Cottour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585341.3585358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/923415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>