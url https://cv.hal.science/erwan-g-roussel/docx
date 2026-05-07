--- v0 (2026-03-27)
+++ v1 (2026-05-07)
@@ -502,200 +502,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2-dependent formate production by hyperthermophilic Thermococcales: an alternative to sulfur reduction for reducing-equivalents disposal</w:t>
+                <w:t xml:space="preserve">Persephonella atlantica sp. nov.: How to adapt to physico-chemical gradients in high temperature hydrothermal habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Guellec</w:t>
+                <w:t xml:space="preserve">David François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Leroy</w:t>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Courtine</w:t>
+                <w:t xml:space="preserve">Clémentine Mathien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01020-x⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (1), 126176 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263886v1</w:t>
+                <w:t xml:space="preserve">hal-04203270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,191 +740,187 @@
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persephonella atlantica sp. nov.: How to adapt to physico-chemical gradients in high temperature hydrothermal habitats</w:t>
+                <w:t xml:space="preserve">H2-dependent formate production by hyperthermophilic Thermococcales: an alternative to sulfur reduction for reducing-equivalents disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sébastien Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (1), 126176 (10p.). </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01020-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203270v1</w:t>
+                <w:t xml:space="preserve">hal-03263886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Ecology and Physiology of Methanomassiliicoccales from Terrestrial and Aquatic Environments</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis H. Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Desulfotomaculum spores from estuarine sediments after serial autoclaving and high-temperature exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise A. O’sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Weightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,64 +1602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry A Cragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,334 +1704,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and Functional Diversity of Microbial Communities Associated with Subsurface Sediments of the Sonora Margin, Guaymas Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycine betaine as a direct substrate for methanogens (Methanococcoides spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Cruaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Andrew J. Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pignet</w:t>
+                <w:t xml:space="preserve">R. John Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrik Sass</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e-104427. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.289-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03076-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01077391v1</w:t>
+                <w:t xml:space="preserve">hal-01144924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycine betaine as a direct substrate for methanogens (Methanococcoides spp.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic and Functional Diversity of Microbial Communities Associated with Subsurface Sediments of the Sonora Margin, Guaymas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Watkins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Perrine Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. John Parkes</w:t>
+                <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Sass</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.289-293. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e-104427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03076-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144924v1</w:t>
+                <w:t xml:space="preserve">insu-01077391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of prokaryotic populations and processes in sub-seafloor sediments, including biosphere:geosphere interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. John Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Cragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,103 +2095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choline and N,N-Dimethylethanolamine as Direct Substrates for Methanogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. John Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Sass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (23), pp.8298-8303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in methanogenic substrate utilization and communities with depth in a salt-marsh, creek sediment in southern England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. John Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Banning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward R.C. Hornibrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.170-178. </w:t>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microbial communities associated with three Atlantic ultramafic hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Konn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,325 +2499,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic functional diversity in di¡erent biogeochemical depth zones in tidal sediments of the SevernEstuary,UK, revealed by stable-isotope probing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial diversity associated with the hydrothermal shrimp Rimicaris exoculata gut and occurrence of a resident microbial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Rinna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lucile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Weightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 72 (2), pp.179-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00848.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00806.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145254v1</w:t>
+                <w:t xml:space="preserve">hal-00609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity associated with the hydrothermal shrimp Rimicaris exoculata gut and occurrence of a resident microbial community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Zbinden</w:t>
+                <w:t xml:space="preserve">Prokaryotic functional diversity in di¡erent biogeochemical depth zones in tidal sediments of the SevernEstuary,UK, revealed by stable-isotope probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+                <w:t xml:space="preserve">Joachim Rinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+                <w:t xml:space="preserve">John C. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Weightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 71 (2), pp.291-303. </w:t>
+              <w:t xml:space="preserve">, 2010, 72 (2), pp.179-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00806.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00848.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609984v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influences of space, time and environment on coastal ichthyoplankton assemblages along a temperate rocky shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crec 'Hriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal communities associated with shallow to deep subseafloor sediments of the New Caledonia Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal Methane Cycling Communities Associated with Gassy Subsurface Sediments of Marennes-Oléron Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insigths on the metabolic diversity among the epibiotic microbial community of the hydrothermal shrimp Rimicaris exoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Villardi de Montlaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 359 (2), pp.131-140. </w:t>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the sub-sea-floor biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,51 +4025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane l'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB). William B. Whitman (Superv.Ed.) Online ISBN: 9781118960608| DOI: 10.1002/9781118960608. 9p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4442,51 +4442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subseafloor archaeal communities: from the surface to a deep hot biosphere ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université de Bretagne Occidentale, 2008. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02153-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff&#8208;gauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;romain Lagadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lafontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10677" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Konn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03263886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Guellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01020-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cathalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Haridon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Haroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sauvadet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis H. Lynn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.06.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Weightman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Webster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey R. J. Hubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01144705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A Cragg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00147-15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01077391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cruaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Parkes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sass" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03076-13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cragg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Weightman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.02.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01941-12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Banning" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R.C. Hornibrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.10.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG4NK2VB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Konn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01161.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rinna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Fry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00848.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00806.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenfant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvadet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01976.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450802599284" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Villardi de Montlaur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.03.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Cragg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1154545" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Peignelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;mon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane l'Haridon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00514.pub2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01839181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01144691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02153-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff&#8208;gauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;romain Lagadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lafontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10677" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Konn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cathalot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03263886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Guellec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01020-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Haridon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Haroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sauvadet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis H. Lynn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.06.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Weightman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Webster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey R. J. Hubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01144705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A Cragg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00147-15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watkins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Parkes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sass" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03076-13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01077391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cruaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104427" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cragg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Weightman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.02.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01941-12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Banning" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R.C. Hornibrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.10.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG4NK2VB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Konn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01161.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00806.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rinna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Fry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00848.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenfant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvadet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01976.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450802599284" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Villardi de Montlaur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.03.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Cragg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1154545" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Peignelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;mon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane l'Haridon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00514.pub2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01839181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01144691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>