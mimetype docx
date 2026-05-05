--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -338,222 +338,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-stationary distribution and metastability for the stochastic Becker-Döring model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The initial-boundary value problem for the Lifshitz-Slyozov equation with non-smooth rates at the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (04), pp.1975-2017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-ECP411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/abd3f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110670v1</w:t>
+                <w:t xml:space="preserve">hal-03109431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial-boundary value problem for the Lifshitz-Slyozov equation with non-smooth rates at the boundary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-stationary distribution and metastability for the stochastic Becker-Döring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (04), pp.1975-2017. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/abd3f3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-ECP411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109431v1</w:t>
+                <w:t xml:space="preserve">hal-03110670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Becker-Doring Process: Pathwise Convergence and Phase Transition Phenomena</w:t>
               </w:r>
@@ -1620,51 +1620,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic coagulation-fragmentation models for the study of protein aggregation phenomena</w:t>
+                <w:t xml:space="preserve">Nucleation time in stochastic Becker-Doring model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
@@ -1699,97 +1699,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Dynamical Systems in Biology: Numerical Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isaac Newton Institute. GBR., Jan 2016, Cambridge, United Kingdom. 31 diapositives</w:t>
+              <w:t xml:space="preserve">11. AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Mathematical Science (AIMS). USA., Jul 2016, Orlando, United States. 45 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795563v1</w:t>
+                <w:t xml:space="preserve">hal-02797058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation time in stochastic Becker-Doring model</w:t>
+                <w:t xml:space="preserve">Stochastic coagulation-fragmentation models for the study of protein aggregation phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
@@ -1824,462 +1824,462 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Institute of Mathematical Science (AIMS). USA., Jul 2016, Orlando, United States. 45 diapositives</w:t>
+              <w:t xml:space="preserve">Stochastic Dynamical Systems in Biology: Numerical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isaac Newton Institute. GBR., Jan 2016, Cambridge, United Kingdom. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797058v1</w:t>
+                <w:t xml:space="preserve">hal-02795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Becker-Döring to Lifshitz-Slyozov: deriving the non-local boundary condition of a non-linear transport equation</w:t>
+                <w:t xml:space="preserve">From Becker-Doring to Lifshitz-Slyozov: deriving the boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Matemática Pura e Aplicada. BRA., Mar 2015, Cabo Frio, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741964v1</w:t>
+                <w:t xml:space="preserve">hal-02792548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Becker-Doring to Lifshitz-Slyozov: deriving the boundary condition</w:t>
+                <w:t xml:space="preserve">Nucleation time in coagulation-fragmentation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Matemática Pura e Aplicada. BRA., Mar 2015, Cabo Frio, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Modélisation Aléatoire et Statistique de la SMAI (Société de Mathématiques Appliquées et Industrielles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792548v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation time in coagulation-fragmentation models</w:t>
+                <w:t xml:space="preserve">Passage du discret au continu pour un modèle d'agrégation fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modélisation Aléatoire et Statistique de la SMAI (Société de Mathématiques Appliquées et Industrielles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Jun 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Probabilités et Théorie Ergodique, ( LMPT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794818v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage du discret au continu pour un modèle d'agrégation fragmentation</w:t>
+                <w:t xml:space="preserve">From Becker-Döring to Lifshitz-Slyozov: deriving the non-local boundary condition of a non-linear transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Probabilités et Théorie Ergodique, ( LMPT )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115039v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de premier passage pour le modèle de nucléation aléatoire de Becker-Doring</w:t>
               </w:r>
@@ -3150,405 +3150,405 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00763444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of the prion proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Liautard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRION 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Liautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Annual McGill Biophysical Chemistry Symposium, McGill University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical scheme for rod-like polymers with fragmentation and monomers lengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653394v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-03115013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3703,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0732-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Liautard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Zomosa-Signoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.05.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H50J151H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01188490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0732-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Liautard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Zomosa-Signoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.05.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H50J151H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01188490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>