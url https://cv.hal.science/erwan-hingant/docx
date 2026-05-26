--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -845,278 +845,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's disease: analysis of a mathematical model incorporating the role of prions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Micellar On-Pathway Intermediate Step Explains the Kinetics of Prion Amyloid Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Helal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+                <w:t xml:space="preserve">Pascaline Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn F. Webb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Teresa Alvarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Damien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Liautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-013-0732-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1003735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846137v1</w:t>
+                <w:t xml:space="preserve">hal-01104265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micellar On-Pathway Intermediate Step Explains the Kinetics of Prion Amyloid Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alzheimer's disease: analysis of a mathematical model incorporating the role of prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Damien Arnaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Liautard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glenn F. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1003735. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (5), pp.1207-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-013-0732-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104265v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation and monomer lengthening of rod-like polymers, a relevant model for prion proliferation</w:t>
               </w:r>
@@ -1219,90 +1219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of polymerization shed light on the mechanisms that lead to multiple amyloid structures of the prion protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Alvarez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Zomosa-Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Damien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0732-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Liautard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Zomosa-Signoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.05.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H50J151H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01188490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Liautard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0732-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Sorin Ciuperca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Zomosa-Signoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.05.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H50J151H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01188490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>