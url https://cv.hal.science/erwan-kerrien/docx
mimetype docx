--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Kerrien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5517-2967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175421196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Cosserat Rods in Contact with Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.6536-6543. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3570131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assisted detection of cerebral aneurysms on 3D time-of-flight MR angiography: User variability and clinical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sabardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Harsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Lopes De Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), pp.101388. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial aneurysm detection: an object detection perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.1667-1675. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03132-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation of Deformable 1D Objects: Application to Single-view 3D Reconstruction of Catheters with Radio-opaque Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICG-induced NIR fluorescence mapping in patients with head & neck tumors after the previous radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yakavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Mastronicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.101838. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2020.101838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood vessel modeling for interactive simulation of interventional neuroradiology procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.685 - 698. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal acquisition of articulatory data: Geometrical and temporal registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4940666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Soft Tissue Heterogeneity on Augmented Reality for Liver Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.584 - 597. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2377772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en radiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for validating a 3D imaging modality for brain AVM delineation: Application to 3DRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Söderman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), pp.544-553. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysms: Clinical Value of 3D Digital Subtraction Angiography in the Therapeutic Decision and Endovascular Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218, pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray angiography in stereotactic conditions: techniques and interest for interventional neuroradiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 68 (1-4 Pt 1), pp.117-20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000099912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society for Magnetic Resonance in Medicine and Biology, Oct 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-025-01278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Strain Parameterization for Solving Static Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA@40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Dynamic Cosserat Rods with Frictional Contact Using the Shooting Method and Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneurysm Pose Estimation with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43895-0_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orthogonal Collocation Method for Static and Dynamic Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmboASSIST a new software to help endovascular treatment of brain AVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djebiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-WIN Seminar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Val d'Isère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie efficace de préparation des données pour la détection des anévrismes cérébraux en IRM 3D-TOF par deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Congress of the French Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. pp.118-119, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient data strategy for the detection of brain aneurysms from MRA with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DALI 2021 - MICCAI workshop on Data Augmentation, Labeling, and Imperfections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.226-234, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88210-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de données efficace pour la détection des anévrismes cérébraux avec l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented 3D Catheter Navigation using Constrained Shape from Template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoLAR: a Portable Library for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Sep 2016, Merida, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-operative 3D micro-coil imaging using subsampled tomographic acquisition patterns on a biplane C-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Image Formation in X-Ray Computed Tomography (CT meeting'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional curvilinear device reconstruction from two fluoroscopic views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Medical Imaging 2015: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. pp.94150F, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testbed for assessing the accuracy of interventional radiology simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS - 6th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rib Articulated Model based on Dynamic Fluoroscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Diego, United Kingdom. pp.90361Y, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée pour la chirurgie minimalement invasive du foie utilisant un modèle biomécanique guidé par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Accurate Tracking of Liver Tumors for Augmented Reality in Robotic Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-guided Simulation of Heterogeneous Tissue Deformation For Augmented Reality during Hepatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - IEEE International Symposium on Mixed and Augmented Reality 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust RANSAC-based blood vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, CA, United States. pp.8314M, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local implicit modeling of blood vessels for interactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.553-560, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33415-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based Augmented Reality for 3D Deformable Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVIM Imaging Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction robuste des vaisseaux sanguins par surfaces implicites locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shape base framework to segmentation of tongue contours from MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.662 - 665, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the uncertainty of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doug Whalen, Khalil Iskarous, Aude Noiray, Mar 2010, New Heaven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive planning of coil embolization in brain aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.377-385, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of Multimodal Data for Estimating the Parameters of an Articulatory Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Toutios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.4489 - 4492, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion of electromagnetic, ultrasound and MRI data for building an articulatory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar On Speech Production - ISSP'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodality Acquisition of Articulatory Data and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference - EUSIPCO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00316041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the 3D surface of blood vessels from a reduced set of 2D DSA images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI-ARCS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PJ "Eddie" Edwards and Kensaku Mori and Tobias Sielhorst, Sep 2008, New York, NY, United States. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de capteurs électromagnétiques et d'échographies pour le suivi de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième congrès francophone des jeunes chercheurs en vision par ordinateur - ORASIS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00142462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and synchronization of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association - Interspeech'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerpen, Belgium. pp.1398-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Augmented Fluoroscopy in Interventional Neuroradiology: Precision Assessment and First Evaluation on Clinical Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Augmented environments for Medical Imaging and Computer-aided Surgery - AMI-ARCS 2006 (held in conjunction with MICCAI'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfgang Birkfellner, Nassir Navab and Stephane Nicolau, Nov 2006, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective technique for calibrating the intrinsic parameters of a vascular C-arm from a planar target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium Medical Imaging 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.6141-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling electromagnetic sensors and ultrasound images for tongue tracking: acquisition setup and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Speech Production - ISSP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire avant coeliochirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche en imagerie médicale - JRIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration and segmentation of multislice 3DCT images: Application to laparoscopic surgery of the upper urinary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Vascular C-Arm for 3D Augmented Fluoroscopy in Interventional Radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Medical Image Computing and Computer Assisted Intervention- MICCAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Palm Springs, United States. pp.214-222, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11566489_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99è Congrès Français d'Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Urologie (AFU), Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the intrinsic parameters of a vascular c-arm for 3D enhanced fluoroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress and Exhibition Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgical planning of brain arteriovenous malformations (AVMS): A user interface for the delineation of 3D target from 2D angiographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congress of the European Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.S143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Validating a New Imaging Modality with Respect to a Gold Standard Imagery: Example of the Use of 3DRA and MRI for AVM Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France, pp.516-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of 3D Xray angiographic Images for Volume Determination of Cerebral Arteriovenous Malformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, pp.634-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-observer variability in the angiographic delineation of brain arterio-venous malformations (AVMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress and Exhibition on Computer Assisted Radiology and Surgery - CARS'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, Royaume-Uni, pp.1297-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgery of complex shaped brain arteriovenous malformations using multileaf collimator. Interest of 3D X-ray angiography and fusion with MRI for the delineation of the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Buchheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France, pp.1S83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated registration of 3D x-ray angiography images to magnetic resonance images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Knoplioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Engineering, Feb 2001, San Diego, United States. pp.623-632, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.431136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage automatique d'images d'angiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees ORASIS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aussois, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic 3D/2D subtracted angiography registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Medical Image Computing &amp; Computer Assisted Intervention - MICCAI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cambridge, England, pp.664--671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine precision assessment for 3D/2D digital subtracted angiography images registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, San Diego, USA, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR Angiography (MRA) Database for Brain Vasculature Segmentation and Modelling in Predictive Simulation for the Planning of Interventional Neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of X-ray angiography images in Acute Ischemic Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mellakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d’Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysm Detection using Spherical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the World Federation of Interventional and Therapeutic Neuroradiology - WFITN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Go Augmented in Vascular Interventional Neuroradiology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Linte and Elvis Chen and Marie-Odile Berger and John Moore and David Holmes III. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7815, Springer, pp.3-8, 2013, Lecture Notes in Computer Sciences, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (Near) Real-Time Simulation Method of Aneurysm Coil Embolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasuo Murai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aneurysm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-248, 2012, 978-953-51-0730-9. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/48635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition multimodale de données articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marchal et Christian Cavé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.175-196, 2009, Traité Cognition et Traitement de l'Information, IC2, 978-2-7462-2235-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method to improve visibility of an object in an imaged subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : EP1986159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de correction de recalage d'images radiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0756592. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination des paramètres géométrique d'un dispositif par rayon X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0501588. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer une géométrie d'acquisition d'un système médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0453054. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du numérique pour inventer le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fun MooC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation for 3D Shape Reconstruction of Catheters and Guidewires in Fluoroscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'imagerie multimodalité pour la neuroradiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Lorraine, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000INPL003N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à l'imagerie médicale multimodale et interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université de Lorraine, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Kerrien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5517-2967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175421196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Cosserat Rods in Contact with Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.6536-6543. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3570131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assisted detection of cerebral aneurysms on 3D time-of-flight MR angiography: User variability and clinical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sabardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Harsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Lopes De Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), pp.101388. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial aneurysm detection: an object detection perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.1667-1675. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03132-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation of Deformable 1D Objects: Application to Single-view 3D Reconstruction of Catheters with Radio-opaque Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICG-induced NIR fluorescence mapping in patients with head & neck tumors after the previous radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yakavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Mastronicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.101838. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2020.101838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood vessel modeling for interactive simulation of interventional neuroradiology procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.685 - 698. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal acquisition of articulatory data: Geometrical and temporal registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4940666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Soft Tissue Heterogeneity on Augmented Reality for Liver Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.584 - 597. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2377772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en radiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for validating a 3D imaging modality for brain AVM delineation: Application to 3DRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Söderman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), pp.544-553. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysms: Clinical Value of 3D Digital Subtraction Angiography in the Therapeutic Decision and Endovascular Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218, pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray angiography in stereotactic conditions: techniques and interest for interventional neuroradiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 68 (1-4 Pt 1), pp.117-20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000099912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society for Magnetic Resonance in Medicine and Biology, Oct 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-025-01278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Strain Parameterization for Solving Static Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA@40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Dynamic Cosserat Rods with Frictional Contact Using the Shooting Method and Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orthogonal Collocation Method for Static and Dynamic Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneurysm Pose Estimation with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43895-0_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmboASSIST a new software to help endovascular treatment of brain AVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djebiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-WIN Seminar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Val d'Isère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie efficace de préparation des données pour la détection des anévrismes cérébraux en IRM 3D-TOF par deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Congress of the French Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. pp.118-119, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de données efficace pour la détection des anévrismes cérébraux avec l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient data strategy for the detection of brain aneurysms from MRA with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DALI 2021 - MICCAI workshop on Data Augmentation, Labeling, and Imperfections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.226-234, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88210-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented 3D Catheter Navigation using Constrained Shape from Template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoLAR: a Portable Library for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Sep 2016, Merida, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-operative 3D micro-coil imaging using subsampled tomographic acquisition patterns on a biplane C-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Image Formation in X-Ray Computed Tomography (CT meeting'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional curvilinear device reconstruction from two fluoroscopic views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Medical Imaging 2015: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. pp.94150F, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testbed for assessing the accuracy of interventional radiology simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS - 6th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rib Articulated Model based on Dynamic Fluoroscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Diego, United Kingdom. pp.90361Y, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée pour la chirurgie minimalement invasive du foie utilisant un modèle biomécanique guidé par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Accurate Tracking of Liver Tumors for Augmented Reality in Robotic Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-guided Simulation of Heterogeneous Tissue Deformation For Augmented Reality during Hepatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - IEEE International Symposium on Mixed and Augmented Reality 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust RANSAC-based blood vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, CA, United States. pp.8314M, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local implicit modeling of blood vessels for interactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.553-560, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33415-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based Augmented Reality for 3D Deformable Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVIM Imaging Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction robuste des vaisseaux sanguins par surfaces implicites locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shape base framework to segmentation of tongue contours from MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.662 - 665, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the uncertainty of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doug Whalen, Khalil Iskarous, Aude Noiray, Mar 2010, New Heaven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive planning of coil embolization in brain aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.377-385, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of Multimodal Data for Estimating the Parameters of an Articulatory Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Toutios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.4489 - 4492, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodality Acquisition of Articulatory Data and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference - EUSIPCO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00316041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion of electromagnetic, ultrasound and MRI data for building an articulatory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar On Speech Production - ISSP'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the 3D surface of blood vessels from a reduced set of 2D DSA images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI-ARCS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PJ "Eddie" Edwards and Kensaku Mori and Tobias Sielhorst, Sep 2008, New York, NY, United States. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de capteurs électromagnétiques et d'échographies pour le suivi de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième congrès francophone des jeunes chercheurs en vision par ordinateur - ORASIS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00142462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and synchronization of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association - Interspeech'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerpen, Belgium. pp.1398-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective technique for calibrating the intrinsic parameters of a vascular C-arm from a planar target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium Medical Imaging 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.6141-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Augmented Fluoroscopy in Interventional Neuroradiology: Precision Assessment and First Evaluation on Clinical Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Augmented environments for Medical Imaging and Computer-aided Surgery - AMI-ARCS 2006 (held in conjunction with MICCAI'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfgang Birkfellner, Nassir Navab and Stephane Nicolau, Nov 2006, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling electromagnetic sensors and ultrasound images for tongue tracking: acquisition setup and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Speech Production - ISSP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration and segmentation of multislice 3DCT images: Application to laparoscopic surgery of the upper urinary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire avant coeliochirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche en imagerie médicale - JRIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Vascular C-Arm for 3D Augmented Fluoroscopy in Interventional Radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Medical Image Computing and Computer Assisted Intervention- MICCAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Palm Springs, United States. pp.214-222, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11566489_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99è Congrès Français d'Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Urologie (AFU), Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the intrinsic parameters of a vascular c-arm for 3D enhanced fluoroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress and Exhibition Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgical planning of brain arteriovenous malformations (AVMS): A user interface for the delineation of 3D target from 2D angiographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congress of the European Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.S143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Validating a New Imaging Modality with Respect to a Gold Standard Imagery: Example of the Use of 3DRA and MRI for AVM Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France, pp.516-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of 3D Xray angiographic Images for Volume Determination of Cerebral Arteriovenous Malformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, pp.634-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-observer variability in the angiographic delineation of brain arterio-venous malformations (AVMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress and Exhibition on Computer Assisted Radiology and Surgery - CARS'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, Royaume-Uni, pp.1297-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgery of complex shaped brain arteriovenous malformations using multileaf collimator. Interest of 3D X-ray angiography and fusion with MRI for the delineation of the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Buchheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France, pp.1S83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated registration of 3D x-ray angiography images to magnetic resonance images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Knoplioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Engineering, Feb 2001, San Diego, United States. pp.623-632, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.431136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage automatique d'images d'angiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees ORASIS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aussois, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic 3D/2D subtracted angiography registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Medical Image Computing &amp; Computer Assisted Intervention - MICCAI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cambridge, England, pp.664--671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine precision assessment for 3D/2D digital subtracted angiography images registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, San Diego, USA, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR Angiography (MRA) Database for Brain Vasculature Segmentation and Modelling in Predictive Simulation for the Planning of Interventional Neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of X-ray angiography images in Acute Ischemic Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mellakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d’Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysm Detection using Spherical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the World Federation of Interventional and Therapeutic Neuroradiology - WFITN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Go Augmented in Vascular Interventional Neuroradiology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Linte and Elvis Chen and Marie-Odile Berger and John Moore and David Holmes III. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7815, Springer, pp.3-8, 2013, Lecture Notes in Computer Sciences, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (Near) Real-Time Simulation Method of Aneurysm Coil Embolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasuo Murai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aneurysm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-248, 2012, 978-953-51-0730-9. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/48635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition multimodale de données articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marchal et Christian Cavé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.175-196, 2009, Traité Cognition et Traitement de l'Information, IC2, 978-2-7462-2235-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method to improve visibility of an object in an imaged subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : EP1986159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de correction de recalage d'images radiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0756592. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination des paramètres géométrique d'un dispositif par rayon X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0501588. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer une géométrie d'acquisition d'un système médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0453054. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du numérique pour inventer le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fun MooC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation for 3D Shape Reconstruction of Catheters and Guidewires in Fluoroscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'imagerie multimodalité pour la neuroradiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Lorraine, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000INPL003N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à l'imagerie médicale multimodale et interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université de Lorraine, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F6B5C54"/>
+    <w:nsid w:val="02CB9C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-kerrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5517-2967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175421196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05298777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sabardu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Harsan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Lopes De Medeiros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Assis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03132-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cortese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Meilender" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mastronicola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2020.101838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yureidini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Potard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4940666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2377772" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S&#246;derman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurincomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soderman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099912" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43895-0_51" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djebiret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88210-5_22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339672v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delmas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33415-3_68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Peng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Toutios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960627" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Roussos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00142462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pescatore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordebar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchheit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Anxionnat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sauty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Knoplioch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431136" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Wei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/docs/00/73/68/65/IMG/small_aneurysm_6.jpg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48635" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166268v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072386v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL003N" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01754699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-kerrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5517-2967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175421196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05298777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sabardu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Harsan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Lopes De Medeiros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Assis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03132-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cortese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Meilender" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mastronicola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2020.101838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yureidini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Potard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4940666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2377772" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S&#246;derman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurincomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soderman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099912" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43895-0_51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djebiret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339672v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88210-5_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delmas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33415-3_68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Peng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Toutios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960627" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Roussos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00142462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pescatore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordebar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchheit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Anxionnat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sauty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Knoplioch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431136" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Wei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/docs/00/73/68/65/IMG/small_aneurysm_6.jpg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48635" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166268v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072386v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL003N" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01754699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>