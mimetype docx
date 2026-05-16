--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Kerrien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5517-2967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175421196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Cosserat Rods in Contact with Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.6536-6543. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3570131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assisted detection of cerebral aneurysms on 3D time-of-flight MR angiography: User variability and clinical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sabardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Harsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Lopes De Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), pp.101388. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial aneurysm detection: an object detection perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.1667-1675. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03132-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation of Deformable 1D Objects: Application to Single-view 3D Reconstruction of Catheters with Radio-opaque Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICG-induced NIR fluorescence mapping in patients with head & neck tumors after the previous radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yakavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Mastronicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.101838. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2020.101838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood vessel modeling for interactive simulation of interventional neuroradiology procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.685 - 698. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal acquisition of articulatory data: Geometrical and temporal registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4940666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Soft Tissue Heterogeneity on Augmented Reality for Liver Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.584 - 597. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2377772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en radiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for validating a 3D imaging modality for brain AVM delineation: Application to 3DRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Söderman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), pp.544-553. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysms: Clinical Value of 3D Digital Subtraction Angiography in the Therapeutic Decision and Endovascular Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218, pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray angiography in stereotactic conditions: techniques and interest for interventional neuroradiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 68 (1-4 Pt 1), pp.117-20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000099912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society for Magnetic Resonance in Medicine and Biology, Oct 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-025-01278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Strain Parameterization for Solving Static Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA@40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Dynamic Cosserat Rods with Frictional Contact Using the Shooting Method and Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orthogonal Collocation Method for Static and Dynamic Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneurysm Pose Estimation with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43895-0_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmboASSIST a new software to help endovascular treatment of brain AVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djebiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-WIN Seminar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Val d'Isère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie efficace de préparation des données pour la détection des anévrismes cérébraux en IRM 3D-TOF par deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Congress of the French Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. pp.118-119, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de données efficace pour la détection des anévrismes cérébraux avec l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient data strategy for the detection of brain aneurysms from MRA with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DALI 2021 - MICCAI workshop on Data Augmentation, Labeling, and Imperfections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.226-234, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88210-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented 3D Catheter Navigation using Constrained Shape from Template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoLAR: a Portable Library for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Sep 2016, Merida, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-operative 3D micro-coil imaging using subsampled tomographic acquisition patterns on a biplane C-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Image Formation in X-Ray Computed Tomography (CT meeting'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional curvilinear device reconstruction from two fluoroscopic views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Medical Imaging 2015: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. pp.94150F, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testbed for assessing the accuracy of interventional radiology simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS - 6th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rib Articulated Model based on Dynamic Fluoroscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Diego, United Kingdom. pp.90361Y, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée pour la chirurgie minimalement invasive du foie utilisant un modèle biomécanique guidé par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Accurate Tracking of Liver Tumors for Augmented Reality in Robotic Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-guided Simulation of Heterogeneous Tissue Deformation For Augmented Reality during Hepatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - IEEE International Symposium on Mixed and Augmented Reality 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust RANSAC-based blood vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, CA, United States. pp.8314M, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local implicit modeling of blood vessels for interactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.553-560, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33415-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based Augmented Reality for 3D Deformable Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVIM Imaging Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction robuste des vaisseaux sanguins par surfaces implicites locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shape base framework to segmentation of tongue contours from MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.662 - 665, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the uncertainty of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doug Whalen, Khalil Iskarous, Aude Noiray, Mar 2010, New Heaven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive planning of coil embolization in brain aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.377-385, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of Multimodal Data for Estimating the Parameters of an Articulatory Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Toutios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.4489 - 4492, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodality Acquisition of Articulatory Data and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference - EUSIPCO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00316041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion of electromagnetic, ultrasound and MRI data for building an articulatory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar On Speech Production - ISSP'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the 3D surface of blood vessels from a reduced set of 2D DSA images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI-ARCS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PJ "Eddie" Edwards and Kensaku Mori and Tobias Sielhorst, Sep 2008, New York, NY, United States. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de capteurs électromagnétiques et d'échographies pour le suivi de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième congrès francophone des jeunes chercheurs en vision par ordinateur - ORASIS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00142462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and synchronization of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association - Interspeech'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerpen, Belgium. pp.1398-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective technique for calibrating the intrinsic parameters of a vascular C-arm from a planar target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium Medical Imaging 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.6141-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Augmented Fluoroscopy in Interventional Neuroradiology: Precision Assessment and First Evaluation on Clinical Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Augmented environments for Medical Imaging and Computer-aided Surgery - AMI-ARCS 2006 (held in conjunction with MICCAI'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfgang Birkfellner, Nassir Navab and Stephane Nicolau, Nov 2006, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling electromagnetic sensors and ultrasound images for tongue tracking: acquisition setup and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Speech Production - ISSP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration and segmentation of multislice 3DCT images: Application to laparoscopic surgery of the upper urinary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire avant coeliochirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche en imagerie médicale - JRIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Vascular C-Arm for 3D Augmented Fluoroscopy in Interventional Radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Medical Image Computing and Computer Assisted Intervention- MICCAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Palm Springs, United States. pp.214-222, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11566489_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99è Congrès Français d'Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Urologie (AFU), Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the intrinsic parameters of a vascular c-arm for 3D enhanced fluoroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress and Exhibition Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgical planning of brain arteriovenous malformations (AVMS): A user interface for the delineation of 3D target from 2D angiographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congress of the European Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.S143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Validating a New Imaging Modality with Respect to a Gold Standard Imagery: Example of the Use of 3DRA and MRI for AVM Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France, pp.516-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of 3D Xray angiographic Images for Volume Determination of Cerebral Arteriovenous Malformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, pp.634-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-observer variability in the angiographic delineation of brain arterio-venous malformations (AVMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress and Exhibition on Computer Assisted Radiology and Surgery - CARS'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, Royaume-Uni, pp.1297-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgery of complex shaped brain arteriovenous malformations using multileaf collimator. Interest of 3D X-ray angiography and fusion with MRI for the delineation of the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Buchheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France, pp.1S83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated registration of 3D x-ray angiography images to magnetic resonance images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Knoplioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Engineering, Feb 2001, San Diego, United States. pp.623-632, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.431136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage automatique d'images d'angiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees ORASIS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aussois, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic 3D/2D subtracted angiography registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Medical Image Computing &amp; Computer Assisted Intervention - MICCAI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cambridge, England, pp.664--671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine precision assessment for 3D/2D digital subtracted angiography images registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, San Diego, USA, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR Angiography (MRA) Database for Brain Vasculature Segmentation and Modelling in Predictive Simulation for the Planning of Interventional Neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of X-ray angiography images in Acute Ischemic Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mellakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d’Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysm Detection using Spherical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the World Federation of Interventional and Therapeutic Neuroradiology - WFITN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Go Augmented in Vascular Interventional Neuroradiology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Linte and Elvis Chen and Marie-Odile Berger and John Moore and David Holmes III. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7815, Springer, pp.3-8, 2013, Lecture Notes in Computer Sciences, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (Near) Real-Time Simulation Method of Aneurysm Coil Embolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasuo Murai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aneurysm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-248, 2012, 978-953-51-0730-9. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/48635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition multimodale de données articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marchal et Christian Cavé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.175-196, 2009, Traité Cognition et Traitement de l'Information, IC2, 978-2-7462-2235-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method to improve visibility of an object in an imaged subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : EP1986159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de correction de recalage d'images radiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0756592. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination des paramètres géométrique d'un dispositif par rayon X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0501588. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer une géométrie d'acquisition d'un système médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0453054. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du numérique pour inventer le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fun MooC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation for 3D Shape Reconstruction of Catheters and Guidewires in Fluoroscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'imagerie multimodalité pour la neuroradiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Lorraine, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000INPL003N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à l'imagerie médicale multimodale et interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université de Lorraine, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Kerrien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5517-2967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175421196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=r9w0fIwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assisted detection of cerebral aneurysms on 3D time-of-flight MR angiography: User variability and clinical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sabardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Harsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Lopes De Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), pp.101388. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Cosserat Rods in Contact with Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.6536-6543. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3570131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial aneurysm detection: an object detection perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.1667-1675. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03132-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICG-induced NIR fluorescence mapping in patients with head & neck tumors after the previous radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yakavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Mastronicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.101838. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2020.101838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation of Deformable 1D Objects: Application to Single-view 3D Reconstruction of Catheters with Radio-opaque Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood vessel modeling for interactive simulation of interventional neuroradiology procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.685 - 698. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal acquisition of articulatory data: Geometrical and temporal registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4940666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Soft Tissue Heterogeneity on Augmented Reality for Liver Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.584 - 597. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2377772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en radiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for validating a 3D imaging modality for brain AVM delineation: Application to 3DRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Söderman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), pp.544-553. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysms: Clinical Value of 3D Digital Subtraction Angiography in the Therapeutic Decision and Endovascular Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218, pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray angiography in stereotactic conditions: techniques and interest for interventional neuroradiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 68 (1-4 Pt 1), pp.117-20. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000099912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation prédictive pour la planification en neuroradiologie interventionnelle : bilan d'un projet collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae-Hee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Imagerie vasculaire (GdR IASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society for Magnetic Resonance in Medicine and Biology, Oct 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-025-01278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Strain Parameterization for Solving Static Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA@40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Dynamic Cosserat Rods with Frictional Contact Using the Shooting Method and Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orthogonal Collocation Method for Static and Dynamic Cosserat Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneurysm Pose Estimation with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43895-0_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmboASSIST a new software to help endovascular treatment of brain AVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djebiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-WIN Seminar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Val d'Isère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie efficace de préparation des données pour la détection des anévrismes cérébraux en IRM 3D-TOF par deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Congress of the French Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. pp.118-119, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de données efficace pour la détection des anévrismes cérébraux avec l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient data strategy for the detection of brain aneurysms from MRA with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DALI 2021 - MICCAI workshop on Data Augmentation, Labeling, and Imperfections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.226-234, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88210-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented 3D Catheter Navigation using Constrained Shape from Template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-operative 3D micro-coil imaging using subsampled tomographic acquisition patterns on a biplane C-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Image Formation in X-Ray Computed Tomography (CT meeting'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoLAR: a Portable Library for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Sep 2016, Merida, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional curvilinear device reconstruction from two fluoroscopic views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Medical Imaging 2015: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. pp.94150F, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testbed for assessing the accuracy of interventional radiology simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS - 6th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rib Articulated Model based on Dynamic Fluoroscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Frédéric Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Diego, United Kingdom. pp.90361Y, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée pour la chirurgie minimalement invasive du foie utilisant un modèle biomécanique guidé par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Accurate Tracking of Liver Tumors for Augmented Reality in Robotic Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-guided Simulation of Heterogeneous Tissue Deformation For Augmented Reality during Hepatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - IEEE International Symposium on Mixed and Augmented Reality 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust RANSAC-based blood vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, CA, United States. pp.8314M, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local implicit modeling of blood vessels for interactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.553-560, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33415-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based Augmented Reality for 3D Deformable Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Haouchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVIM Imaging Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction robuste des vaisseaux sanguins par surfaces implicites locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Yureidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shape base framework to segmentation of tongue contours from MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.662 - 665, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the uncertainty of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doug Whalen, Khalil Iskarous, Aude Noiray, Mar 2010, New Heaven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive planning of coil embolization in brain aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.377-385, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of Multimodal Data for Estimating the Parameters of an Articulatory Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Toutios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.4489 - 4492, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodality Acquisition of Articulatory Data and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference - EUSIPCO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00316041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion of electromagnetic, ultrasound and MRI data for building an articulatory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar On Speech Production - ISSP'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the 3D surface of blood vessels from a reduced set of 2D DSA images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI-ARCS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PJ "Eddie" Edwards and Kensaku Mori and Tobias Sielhorst, Sep 2008, New York, NY, United States. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de capteurs électromagnétiques et d'échographies pour le suivi de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième congrès francophone des jeunes chercheurs en vision par ordinateur - ORASIS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00142462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and synchronization of multimodal articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association - Interspeech'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerpen, Belgium. pp.1398-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective technique for calibrating the intrinsic parameters of a vascular C-arm from a planar target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium Medical Imaging 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.6141-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Augmented Fluoroscopy in Interventional Neuroradiology: Precision Assessment and First Evaluation on Clinical Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Augmented environments for Medical Imaging and Computer-aided Surgery - AMI-ARCS 2006 (held in conjunction with MICCAI'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfgang Birkfellner, Nassir Navab and Stephane Nicolau, Nov 2006, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling electromagnetic sensors and ultrasound images for tongue tracking: acquisition setup and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Speech Production - ISSP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire avant coeliochirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche en imagerie médicale - JRIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration and segmentation of multislice 3DCT images: Application to laparoscopic surgery of the upper urinary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Vascular C-Arm for 3D Augmented Fluoroscopy in Interventional Radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Medical Image Computing and Computer Assisted Intervention- MICCAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Palm Springs, United States. pp.214-222, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11566489_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage et segmentation d'images scanographiques 3D : application à la représentation du haut appareil urinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99è Congrès Français d'Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Urologie (AFU), Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the intrinsic parameters of a vascular c-arm for 3D enhanced fluoroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress and Exhibition Computer Assisted Radiology and Surgery - CARS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgical planning of brain arteriovenous malformations (AVMS): A user interface for the delineation of 3D target from 2D angiographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congress of the European Society of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.S143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Validating a New Imaging Modality with Respect to a Gold Standard Imagery: Example of the Use of 3DRA and MRI for AVM Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France, pp.516-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of 3D Xray angiographic Images for Volume Determination of Cerebral Arteriovenous Malformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, pp.634-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-observer variability in the angiographic delineation of brain arterio-venous malformations (AVMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress and Exhibition on Computer Assisted Radiology and Surgery - CARS'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, Royaume-Uni, pp.1297-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosurgery of complex shaped brain arteriovenous malformations using multileaf collimator. Interest of 3D X-ray angiography and fusion with MRI for the delineation of the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Buchheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France, pp.1S83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated registration of 3D x-ray angiography images to magnetic resonance images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Knoplioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Engineering, Feb 2001, San Diego, United States. pp.623-632, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.431136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage automatique d'images d'angiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees ORASIS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aussois, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic 3D/2D subtracted angiography registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Medical Image Computing &amp; Computer Assisted Intervention - MICCAI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cambridge, England, pp.664--671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine precision assessment for 3D/2D digital subtracted angiography images registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurincomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, San Diego, USA, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-world patient MR Angiography (MRA) Database for Brain Vasculature Segmentation and Modelling in Predictive Simulation for the Planning of Interventional Neuroradiology procedures (PreSPIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of X-ray angiography images in Acute Ischemic Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mellakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d’Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial Aneurysm Detection using Spherical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a computer-based simulation for the endovascular treatment of intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the World Federation of Interventional and Therapeutic Neuroradiology - WFITN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Go Augmented in Vascular Interventional Neuroradiology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Linte and Elvis Chen and Marie-Odile Berger and John Moore and David Holmes III. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7815, Springer, pp.3-8, 2013, Lecture Notes in Computer Sciences, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (Near) Real-Time Simulation Method of Aneurysm Coil Embolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasuo Murai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aneurysm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-248, 2012, 978-953-51-0730-9. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/48635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition multimodale de données articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marchal et Christian Cavé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.175-196, 2009, Traité Cognition et Traitement de l'Information, IC2, 978-2-7462-2235-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method to improve visibility of an object in an imaged subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : EP1986159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de correction de recalage d'images radiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0756592. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination des paramètres géométrique d'un dispositif par rayon X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0501588. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer une géométrie d'acquisition d'un système médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pescatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0453054. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du numérique pour inventer le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fun MooC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic State Estimation for 3D Shape Reconstruction of Catheters and Guidewires in Fluoroscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Trivisonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'imagerie multimodalité pour la neuroradiologie interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Lorraine, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000INPL003N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à l'imagerie médicale multimodale et interventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université de Lorraine, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02CB9C7E"/>
+    <w:nsid w:val="97CDECBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-kerrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5517-2967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175421196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05298777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sabardu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Harsan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Lopes De Medeiros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Assis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03132-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cortese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Meilender" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mastronicola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2020.101838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yureidini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Potard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4940666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2377772" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S&#246;derman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurincomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soderman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099912" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43895-0_51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djebiret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339672v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88210-5_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delmas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33415-3_68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Peng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Toutios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960627" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Roussos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00142462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pescatore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordebar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchheit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Anxionnat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sauty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Knoplioch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431136" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Wei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/docs/00/73/68/65/IMG/small_aneurysm_6.jpg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48635" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166268v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072386v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL003N" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01754699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-kerrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5517-2967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175421196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=r9w0fIwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05298777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sabardu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Harsan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Lopes De Medeiros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Assis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03132-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cortese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Meilender" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mastronicola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2020.101838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101702" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yureidini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Potard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4940666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2377772" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S&#246;derman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.06.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurincomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soderman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Decroocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43895-0_51" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djebiret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.01.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339672v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88210-5_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911670" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33415-3_68" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_47" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Toutios" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960627" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Roussos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00142462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pescatore" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordebar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchheit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Anxionnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sauty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Knoplioch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431136" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098777v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rocca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Wei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/docs/00/73/68/65/IMG/small_aneurysm_6.jpg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48635" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000388v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072386v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL003N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01754699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>