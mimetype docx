--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -699,286 +699,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle représentation de la polysomnographie par technique de machine learning non supervisée</w:t>
+                <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Solelhac</w:t>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brigham</w:t>
+                <w:t xml:space="preserve">Isabelle Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marini</w:t>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouchequet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chennaoui</w:t>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160292v1</w:t>
+                <w:t xml:space="preserve">hal-01817172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle représentation de la polysomnographie par technique de machine learning non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Solelhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+                <w:t xml:space="preserve">C. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Abraham</w:t>
+                <w:t xml:space="preserve">P. Bouchequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Abraham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+                <w:t xml:space="preserve">M. Chennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2018.01.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817172v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive estimation in the nonparametric random coefficients binary choice model by needlet thresholding</w:t>
               </w:r>
@@ -1049,209 +1049,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Gaussian regressions model with logistic weights, a penalized maximum likelihood approach</w:t>
+                <w:t xml:space="preserve">Unsupervised Segmentation of Spectral Images with a Spatialized Gaussian Mixture Model and Model Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Montuelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/14-EJS939⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (2), pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101483v1</w:t>
+                <w:t xml:space="preserve">hal-01933379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Segmentation of Spectral Images with a Spatialized Gaussian Mixture Model and Model Selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture of Gaussian regressions model with logistic weights, a penalized maximum likelihood approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Pennec</w:t>
+                <w:t xml:space="preserve">Lucie Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (2), pp.245-259. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2014013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/14-EJS939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933379v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de couper les têtes sans faire mal</w:t>
               </w:r>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition-Based Conditional Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,235 +1641,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandlet Image Estimation with Model Selection</w:t>
+                <w:t xml:space="preserve">Adaptive Dantzig density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (12), pp.2743-2753. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.43-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/09-AIHP351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321965v2</w:t>
+                <w:t xml:space="preserve">hal-00381984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dantzig density estimation</w:t>
+                <w:t xml:space="preserve">Bandlet Image Estimation with Model Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bertin</w:t>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (1), pp.43-74. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (12), pp.2743-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/09-AIHP351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381984v1</w:t>
+                <w:t xml:space="preserve">hal-00321965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholding methods to estimate the copula density</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2560,481 +2560,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale algorithm for computing realistic image transformations in the LDDMM framework -Application to the modelling of fetal brain growth</w:t>
+                <w:t xml:space="preserve">Un algorithme multiéchelle pour déformer les objets de façon réalisteapplication à la modélisation de la croissance du cerveau foetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Gaudfernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Allassonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 23 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431500v1</w:t>
+                <w:t xml:space="preserve">hal-04431484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme multiéchelle pour déformer les objets de façon réalisteapplication à la modélisation de la croissance du cerveau foetal</w:t>
+                <w:t xml:space="preserve">A multiscale algorithm for computing realistic image transformations in the LDDMM framework -Application to the modelling of fetal brain growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Gaudfernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Allassonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 23 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431484v1</w:t>
+                <w:t xml:space="preserve">hal-04431500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VP17.02: Description and clinical validation of a real‐time AI diagnostic companion for fetal ultrasound examination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causal and Interpretable Rules for Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourgon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amin Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourvénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUOG 2021 - 31st World Congress on Ultrasound in Obstetrics and Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.24291⟩</w:t>
+              <w:t xml:space="preserve">KDD '21: The 27th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual Event Singapore, France. pp.2764-2772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3447548.3467161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431539v1</w:t>
+                <w:t xml:space="preserve">hal-04431513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal and Interpretable Rules for Time Series Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gourvénec</w:t>
+                <w:t xml:space="preserve">VP17.02: Description and clinical validation of a real‐time AI diagnostic companion for fetal ultrasound examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Stirnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Spaggiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDD '21: The 27th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual Event Singapore, France. pp.2764-2772, </w:t>
+              <w:t xml:space="preserve">ISUOG 2021 - 31st World Congress on Ultrasound in Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.169-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3447548.3467161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/uog.24291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431513v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Sequential Decision Making Problem for a Rare Disease Diagnostic Application</w:t>
               </w:r>
@@ -3487,51 +3487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation PAC-bayésienne d'estimateurs par projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3569,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression gaussienne à poids logistiques et maximum de vraisemblance pénalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3651,51 +3651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation non supervisée d'image hyperspectrale par mélange de gausiennes spatialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3809,243 +3809,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Estimation with Orthogonal Bandlet Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
+              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365965v1</w:t>
+                <w:t xml:space="preserve">hal-00365606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Estimation with Orthogonal Bandlet Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
+              <w:t xml:space="preserve">GRETSI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365606v1</w:t>
+                <w:t xml:space="preserve">hal-00365965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4352,51 +4352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,90 +4554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle d'un système et produit programme d'ordinateur associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourvénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,51 +5114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian aggregation of affine estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,51 +5371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Mixture Regression model with logistic weights, a penalized maximum likelihood approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Density Estimation by Penalized Likelihood Model Selection and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6022,51 +6022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gaudfernau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01219-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Stirnemann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spaggiari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Log&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.26242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou Boubacar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom-2020-0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solelhac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchequet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.01.132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409903v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321965v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.01.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AIHP351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.07.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321894v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kerkyacharian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kyriazis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Forghieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassoni&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.24291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dhaou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertoncello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourv&#233;nec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stirnemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008938804750482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/muc2020-ws111-264" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Henri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905538" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070805v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601274v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Derman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575462v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01104135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gaudfernau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01219-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Stirnemann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spaggiari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Log&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.26242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou Boubacar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom-2020-0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solelhac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchequet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.01.132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS939" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409903v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AIHP351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321965v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.07.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321894v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kerkyacharian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kyriazis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Forghieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassoni&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dhaou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertoncello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourv&#233;nec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.24291" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stirnemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008938804750482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/muc2020-ws111-264" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Henri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905538" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070805v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601274v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Derman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575462v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01104135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>