--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -461,265 +461,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Both Experts and Data</w:t>
+                <w:t xml:space="preserve">Automatic Detection of Interplanetary Coronal Mass Ejections from In Situ Data: A Deep Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Besson</w:t>
+                <w:t xml:space="preserve">Gautier Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e21121208⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 874 (2), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0d24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432717v1</w:t>
+                <w:t xml:space="preserve">hal-02103805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Interplanetary Coronal Mass Ejections from In Situ Data: A Deep Learning Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+                <w:t xml:space="preserve">Learning from Both Experts and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 874 (2), pp.145. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0d24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e21121208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103805v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
               </w:r>
@@ -1049,209 +1049,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Segmentation of Spectral Images with a Spatialized Gaussian Mixture Model and Model Selection</w:t>
+                <w:t xml:space="preserve">Mixture of Gaussian regressions model with logistic weights, a penalized maximum likelihood approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Le Pennec</w:t>
+                <w:t xml:space="preserve">Lucie Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2014013⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-EJS939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933379v1</w:t>
+                <w:t xml:space="preserve">hal-01101483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Gaussian regressions model with logistic weights, a penalized maximum likelihood approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Segmentation of Spectral Images with a Spatialized Gaussian Mixture Model and Model Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Montuelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+                <w:t xml:space="preserve">E. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (2), pp.245-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/14-EJS939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101483v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de couper les têtes sans faire mal</w:t>
               </w:r>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition-Based Conditional Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,235 +1641,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dantzig density estimation</w:t>
+                <w:t xml:space="preserve">Bandlet Image Estimation with Model Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bertin</w:t>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (1), pp.43-74. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (12), pp.2743-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/09-AIHP351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381984v1</w:t>
+                <w:t xml:space="preserve">hal-00321965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandlet Image Estimation with Model Selection</w:t>
+                <w:t xml:space="preserve">Adaptive Dantzig density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (12), pp.2743-2753. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.43-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/09-AIHP351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321965v2</w:t>
+                <w:t xml:space="preserve">hal-00381984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholding methods to estimate the copula density</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VP17.02: Description and clinical validation of a real‐time AI diagnostic companion for fetal ultrasound examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Spaggiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,265 +3014,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Sequential Decision Making Problem for a Rare Disease Diagnostic Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Besson</w:t>
+                <w:t xml:space="preserve">Adaptive predictive-questionnaire by approximate dynamic-programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2020 - 12th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008938804750482⟩</w:t>
+              <w:t xml:space="preserve">Workshop on User-Centered Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Magdebourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18420/muc2020-ws111-264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432698v1</w:t>
+                <w:t xml:space="preserve">hal-04432687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive predictive-questionnaire by approximate dynamic-programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Logé</w:t>
+                <w:t xml:space="preserve">Optimization of a Sequential Decision Making Problem for a Rare Disease Diagnostic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Spaggiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Stirnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on User-Centered Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Magdebourg, Germany. </w:t>
+              <w:t xml:space="preserve">ICAART 2020 - 12th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.475-482, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18420/muc2020-ws111-264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0008938804750482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432687v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging common bolus advisor for self-monitoring type-I diabetes patients using Reinforcement Learning</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 KDD Workshop on Applied Data Science for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3487,51 +3487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation PAC-bayésienne d'estimateurs par projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3569,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression gaussienne à poids logistiques et maximum de vraisemblance pénalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3651,51 +3651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation non supervisée d'image hyperspectrale par mélange de gausiennes spatialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,64 +3841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,77 +3936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4188,64 +4188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,90 +4313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4479,51 +4479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time diagnosis aid method and decision-support for medical diagnosis to a user of a medical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,51 +5114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian aggregation of affine estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,51 +5371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Mixture Regression model with logistic weights, a penalized maximum likelihood approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Density Estimation by Penalized Likelihood Model Selection and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6022,51 +6022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gaudfernau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01219-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Stirnemann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spaggiari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Log&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.26242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou Boubacar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom-2020-0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solelhac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchequet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.01.132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS939" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409903v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AIHP351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321965v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.07.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321894v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kerkyacharian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kyriazis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Forghieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassoni&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dhaou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertoncello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourv&#233;nec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.24291" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stirnemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008938804750482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/muc2020-ws111-264" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Henri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905538" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070805v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601274v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Derman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575462v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01104135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gaudfernau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01219-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Stirnemann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spaggiari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Log&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.26242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou Boubacar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom-2020-0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solelhac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchequet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.01.132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409903v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321965v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.01.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AIHP351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.07.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321894v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kerkyacharian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kyriazis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Forghieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassoni&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dhaou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertoncello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourv&#233;nec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.24291" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/muc2020-ws111-264" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stirnemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008938804750482" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Henri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905538" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070805v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601274v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Derman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575462v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01104135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>