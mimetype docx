--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -834,398 +834,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166290v1</w:t>
+                <w:t xml:space="preserve">hal-05166295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pannier</w:t>
+                <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410753v1</w:t>
+                <w:t xml:space="preserve">hal-05166290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Ceccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166298v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166295v1</w:t>
+                <w:t xml:space="preserve">hal-05166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'apprentissage et inégalités d'orientation : quelles articulations ?</w:t>
               </w:r>
@@ -1902,51 +1902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation en Terminale : quels leviers pour l’égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/recherche/projet/les-politiques-regionales-dorientation-un-vecteur-de-socialisation-des-jeunes-aux-regles-du-marche/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-rouen.fr/presentation-pia3-100-idt-699620.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.412.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/recherche/projet/les-politiques-regionales-dorientation-un-vecteur-de-socialisation-des-jeunes-aux-regles-du-marche/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-rouen.fr/presentation-pia3-100-idt-699620.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.412.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>