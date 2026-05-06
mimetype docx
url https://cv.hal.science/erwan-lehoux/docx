--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -240,1551 +240,1862 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des dynamiques d’établissement. Le cas de l’accompagnement à l’orientation au lycée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation comme levier au service de la mixité ? Les enseignants face à une mission impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.054.0091⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La mixité sociale dans les établissements scolaires, 79, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zdm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284810v1</w:t>
+                <w:t xml:space="preserve">hal-05587085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anticipation rationnelle de son orientation</w:t>
+                <w:t xml:space="preserve">Une analyse des dynamiques d’établissement. Le cas de l’accompagnement à l’orientation au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 54 (2), pp.91-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.054.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11w25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705731v1</w:t>
+                <w:t xml:space="preserve">hal-05284810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienter les élèves : les enseignants face à la redéfinition de leur métier</w:t>
+                <w:t xml:space="preserve">Une anticipation rationnelle de son orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RessourSES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705747v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du baccalauréat comme visa pour l’enseignement supérieur à Parcoursup comme portefeuille de compétences</w:t>
+                <w:t xml:space="preserve">Orienter les élèves : les enseignants face à la redéfinition de leur métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartografie sociali. Rivista di sociologia e scienze umane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, https://universitypress.unisob.na.it/ojs/index.php/cartografiesociali/article/view/1825</w:t>
+              <w:t xml:space="preserve">RessourSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https://ressourses.fr/4-orienter-les-eleves-les-enseignants-face-a-la-redefinition-de-leur-metier/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488321v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours et les présupposés des nouveaux acteurs de l’orientation. La définition de l’orientation et des finalités de l’école en question</w:t>
+                <w:t xml:space="preserve">Du baccalauréat comme visa pour l’enseignement supérieur à Parcoursup comme portefeuille de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartografie sociali. Rivista di sociologia e scienze umane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, https://universitypress.unisob.na.it/ojs/index.php/cartografiesociali/article/view/1825</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282025v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations néolibérales de l’école : quel syndicalisme ?</w:t>
+                <w:t xml:space="preserve">Les discours et les présupposés des nouveaux acteurs de l’orientation. La définition de l’orientation et des finalités de l’école en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lp.412.0049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04132971v1</w:t>
+                <w:t xml:space="preserve">hal-04282025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations néolibérales de l’école : quel syndicalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 412 (4), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.412.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence au cœur des programmes de SES au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 25 (2), pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.025.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
+                <w:t xml:space="preserve">Accompagner les élèves dans leur orientation : les enseignants face à des empêchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Les politiques publiques d’orientation : continuum bac -3/+3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Metz; Université de Lorraine; Projet Ailes, Mar 2026, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166295v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouveaux acteurs de l’orientation et l’école : une relation symbiotique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire de l’équipe ESCOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Circeft-ESCOL; Inspé de Saint-Denis; UPEC, Mar 2026, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166290v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pannier</w:t>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410753v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166298v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'apprentissage et inégalités d'orientation : quelles articulations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Ceccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paradigmes scientifiques et politiques de démocratisation éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique CNRS « Recherches autour des questions d’éducation », Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945395v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à l’orientation ou socialisation anticipée à la loi du marché ?</w:t>
+                <w:t xml:space="preserve">Investir dans son capital humain ou se réaliser ? Réception différenciée de deux injonctions contradictoires par les élèves dans le cadre de leur orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils et techniques de l’orientation à l’articulation de l’éducation, de la formation et du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESHTO-CRTD, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Lille; Université de Lille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601624v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues de l’Éducation nationale et l’orientation : reconfiguration d’un champ de production et marginalisation d’une profession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et groupes professionnels de l’orientation scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; Cérep, Jan 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488331v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations comme véhicules des réformes libérales de l’école : le cas de l’orientation</w:t>
+                <w:t xml:space="preserve">Inégalités d'apprentissage et inégalités d'orientation : quelles articulations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Paradigmes scientifiques et politiques de démocratisation éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique CNRS « Recherches autour des questions d’éducation », Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488349v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions d’acteurs extérieurs au sein des établissements scolaires comme forme endogène de privatisation</w:t>
+                <w:t xml:space="preserve">Éducation à l’orientation ou socialisation anticipée à la loi du marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Outils et techniques de l’orientation à l’articulation de l’éducation, de la formation et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESHTO-CRTD, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488356v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer les élèves à l’orientation tout au long du lycée : une mise en œuvre différenciées</w:t>
+                <w:t xml:space="preserve">Les psychologues de l’Éducation nationale et l’orientation : reconfiguration d’un champ de production et marginalisation d’une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalisup, 2e édition : Égalité(s) vers et dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD; CIRNEF; LIRDEF, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Pratiques et groupes professionnels de l’orientation scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; Cérep, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488344v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un projet d’orientation pour mieux anticiper les transitions scolaires ? Discours et présupposés des nouveaux acteurs de l’orientation</w:t>
+                <w:t xml:space="preserve">Les interventions d’acteurs extérieurs au sein des établissements scolaires comme forme endogène de privatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du CIDEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD; CREN, Oct 2022, Rennes, France. https://cidef2022.sciencesconf.org/data/p./Actes_du_CIDEF_6e_edition_2.pdf</w:t>
+              <w:t xml:space="preserve">10e congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132856v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les associations comme véhicules des réformes libérales de l’école : le cas de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer les élèves à l’orientation tout au long du lycée : une mise en œuvre différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalisup, 2e édition : Égalité(s) vers et dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; CIRNEF; LIRDEF, Jul 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un projet d’orientation pour mieux anticiper les transitions scolaires ? Discours et présupposés des nouveaux acteurs de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e édition du CIDEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; CREN, Oct 2022, Rennes, France. https://cidef2022.sciencesconf.org/data/p./Actes_du_CIDEF_6e_edition_2.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’appel au territoire pour éduquer à l’orientation : des partenariats à visée plus managériale que pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’éducation territorialisée. Historicités, discours, engagements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CeDS, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1794,91 +2105,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages de troisième : sont-ils utiles aux collégiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1888,151 +2199,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation en Terminale : quels leviers pour l’égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneclaudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°72</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2179,51 +2490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/recherche/projet/les-politiques-regionales-dorientation-un-vecteur-de-socialisation-des-jeunes-aux-regles-du-marche/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-rouen.fr/presentation-pia3-100-idt-699620.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.412.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/recherche/projet/les-politiques-regionales-dorientation-un-vecteur-de-socialisation-des-jeunes-aux-regles-du-marche/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-rouen.fr/presentation-pia3-100-idt-699620.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zdm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284810v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.412.0049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>