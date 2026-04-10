--- v0 (2026-03-10)
+++ v1 (2026-04-10)
@@ -1312,282 +1312,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Features of Bright Vector Solitons in Ring Resonators with Normal Dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Façonnage de la phase spectrale d’un peigne Kerr de fréquences issu d’une cavité laser Brillouin avec pompage bichromatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Sheveleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Moïse Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, COLOQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737497v1</w:t>
+                <w:t xml:space="preserve">hal-04638354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façonnage de la phase spectrale d’un peigne Kerr de fréquences issu d’une cavité laser Brillouin avec pompage bichromatique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological Features of Bright Vector Solitons in Ring Resonators with Normal Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian-Luca Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, COLOQ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Photonics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Québec City, Canada. NpTh2D.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2024.NpTh2D.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638354v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception Spectrale Inverse de Peignes de Kerr dans des Microésonateurs en Cristal Photonique en Anneau</w:t>
               </w:r>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Oppo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ljbj-tz7g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhao Zang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Briles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dickson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60156-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Peng Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carlson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Papp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01252-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.495877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skryabin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Kordts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeltner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres-Company" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekhya Ghosh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Mazo V&#225;squez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius T Gohsrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2024.NpTh2D.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Papp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Oppo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ljbj-tz7g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhao Zang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Briles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dickson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60156-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Peng Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carlson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Papp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01252-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.495877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skryabin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Kordts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeltner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres-Company" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekhya Ghosh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Mazo V&#225;squez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius T Gohsrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2024.NpTh2D.2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Papp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>