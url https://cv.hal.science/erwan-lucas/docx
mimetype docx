--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -66,1969 +66,1969 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling Frequency Comb Line Spacing Via Symmetry Broken Faticons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alekhya Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Mazo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius T Gohsrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological Features of Bright Vector Solitons in Ring Resonators with Normal Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian-Luca Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Photonics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Québec City, Canada. NpTh2D.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2024.NpTh2D.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Façonnage de la phase spectrale d’un peigne Kerr de fréquences issu d’une cavité laser Brillouin avec pompage bichromatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Sheveleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Moïse Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, COLOQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception Spectrale Inverse de Peignes de Kerr dans des Microésonateurs en Cristal Photonique en Anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Briles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott B Papp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Waveform Sculpturing of a Frequency Kerr Comb from a Brillouin Laser Cavity with Bichromatic Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Sheveleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Moïse Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24rd International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari (IT), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTÉRISATION ET MODÉLISATION DE PEIGNES DE FRÉQUENCES KERR DANS DES CAVITÉS LASER BRILLOUIN À FIBRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing and Modeling Kerr Frequency Combs in Fiber Cavity Brillouin Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization faticons: Chiral localized structures in self-defocusing Kerr resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian-Luca Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (6), pp.063803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/ljbj-tz7g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bandgap-detuned excitation regime in photonic-crystal resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jizhao Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Briles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.5077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-60156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 2-μm comb light source based on multiple four-wave mixing in a dual-frequency Brillouin fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Moïse Deroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Xu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jeos/2024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase shaping of dual-pumped Brillouin–Kerr frequency combs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Sheveleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Deroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (11), pp.3154-3157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.522008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring microcombs with inverse-designed, meta-dispersion microresonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stabilized single-frequency sub-kHz linewidth Brillouin fiber laser cavity operating at 1 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Scott Papp</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41566-023-01252-7⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (30), pp.8109-8114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.495877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266582v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Interplay Between Kerr Combs and Brillouin Lasing in Fiber Cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tailoring microcombs with inverse-designed, meta-dispersion microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Briles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Papp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202300041⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.943-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-023-01252-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266574v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized single-frequency sub-kHz linewidth Brillouin fiber laser cavity operating at 1 µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dynamic Interplay Between Kerr Combs and Brillouin Lasing in Fiber Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Deroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.495877⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202300041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266597v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap: Emerging Platforms and Applications of Optical Frequency Combs and Dissipative Solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Skryabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Kordts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zeltner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Holzwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Torres-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390495v1</w:t>
-              </w:r>
-[...860 lines deleted...]
-                <w:t xml:space="preserve">hal-03820914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Oppo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ljbj-tz7g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhao Zang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Briles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dickson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60156-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Peng Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carlson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Papp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01252-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.495877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skryabin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Kordts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeltner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres-Company" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekhya Ghosh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Mazo V&#225;squez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius T Gohsrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2024.NpTh2D.2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Papp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hill" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekhya Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Mazo V&#225;squez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius T Gohsrich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Oppo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2024.NpTh2D.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Peng Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Briles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carlson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Papp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ljbj-tz7g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhao Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dickson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60156-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.495877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Papp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01252-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skryabin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Kordts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeltner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres-Company" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>