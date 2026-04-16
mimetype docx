--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1832,191 +1832,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style-based Distance Features for Author Verification - Notebook for PAN at CLEF 2013</w:t>
+                <w:t xml:space="preserve">Style-based Distance Features for Author Profiling - Notebook for PAN at CLEF 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2013 Evaluation Labs and Workshop - Working Notes Papers</w:t>
+              <w:t xml:space="preserve">PAN Lab at CLEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. Online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866644v1</w:t>
+                <w:t xml:space="preserve">hal-00866645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style-based Distance Features for Author Profiling - Notebook for PAN at CLEF 2013</w:t>
+                <w:t xml:space="preserve">Style-based Distance Features for Author Verification - Notebook for PAN at CLEF 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAN Lab at CLEF 2013</w:t>
+              <w:t xml:space="preserve">CLEF 2013 Evaluation Labs and Workshop - Working Notes Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. Online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866645v1</w:t>
+                <w:t xml:space="preserve">hal-00866644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Estimation: an experimental study using unsupervised similarity measures</w:t>
               </w:r>
@@ -2665,165 +2665,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage symbolique de grammaires et traitement automatique des langues</w:t>
+                <w:t xml:space="preserve">Identification of Natural Languages in the Limit: Exploring Frontiers of Finite Elasticity for General Combinatory Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième conférence nationale sur le Traitement Automatique des Langues Naturelles (TALN 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.213--222</w:t>
+              <w:t xml:space="preserve">12th conference on Formal Grammars (FG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland, France. pp.Online Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487071v1</w:t>
+                <w:t xml:space="preserve">hal-00487073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Natural Languages in the Limit: Exploring Frontiers of Finite Elasticity for General Combinatory Grammars</w:t>
+                <w:t xml:space="preserve">Apprentissage symbolique de grammaires et traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th conference on Formal Grammars (FG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland, France. pp.Online Proceedings</w:t>
+              <w:t xml:space="preserve">Quatorzième conférence nationale sur le Traitement Automatique des Langues Naturelles (TALN 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.213--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487073v1</w:t>
+                <w:t xml:space="preserve">hal-00487071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learnable Classes of General Combinatory Grammars</w:t>
               </w:r>
@@ -2872,204 +2872,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage partiel de grammaires catégorielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On learning discontinuous dependencies from positive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dikovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fèz, Maroc. pp.299--308</w:t>
+              <w:t xml:space="preserve">9th conference on Formal Grammar (FG 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Nancy, France. pp.1--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487021v1</w:t>
+                <w:t xml:space="preserve">hal-00487058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning discontinuous dependencies from positive data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage partiel de grammaires catégorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference on Formal Grammar (FG 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Nancy, France. pp.1--16</w:t>
+              <w:t xml:space="preserve">TALN 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fèz, Maroc. pp.299--308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487058v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Learning Using Link Grammars Data</w:t>
               </w:r>
@@ -4018,51 +4018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Hardiman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heverin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05881-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-022-00051-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9142-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lynch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mamani Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ritchie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ts.2.05vog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashjan Alsulaimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.567" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912286v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Walsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.findings-emnlp.284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maldonado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koel Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Jayapal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15939-9_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1469559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649006v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Hardiman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heverin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05881-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-022-00051-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9142-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lynch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mamani Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ritchie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ts.2.05vog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashjan Alsulaimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.567" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912286v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Walsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.findings-emnlp.284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maldonado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koel Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Jayapal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15939-9_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1469559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649006v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>