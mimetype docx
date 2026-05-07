--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1573,204 +1573,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Verification: Exploring a Large set of Parameters using a Genetic Algorithm - Notebook for PAN at CLEF 2014</w:t>
+                <w:t xml:space="preserve">Limitations of MT Quality Estimation Supervised Systems: The Tails Prediction Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Jayapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes for CLEF 2014 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffiled, United Kingdom. pp.12</w:t>
+              <w:t xml:space="preserve">Proceedings of COLING 2014, the 25th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. pp.2205--2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076359v1</w:t>
+                <w:t xml:space="preserve">hal-01066394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of MT Quality Estimation Supervised Systems: The Tails Prediction Problem</w:t>
+                <w:t xml:space="preserve">Author Verification: Exploring a Large set of Parameters using a Genetic Algorithm - Notebook for PAN at CLEF 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Jayapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of COLING 2014, the 25th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. pp.2205--2216</w:t>
+              <w:t xml:space="preserve">Working Notes for CLEF 2014 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffiled, United Kingdom. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066394v1</w:t>
+                <w:t xml:space="preserve">hal-01076359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach Using Style Classification Features for Quality Estimation</w:t>
               </w:r>
@@ -1832,368 +1832,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style-based Distance Features for Author Profiling - Notebook for PAN at CLEF 2013</w:t>
+                <w:t xml:space="preserve">Style-based Distance Features for Author Verification - Notebook for PAN at CLEF 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAN Lab at CLEF 2013</w:t>
+              <w:t xml:space="preserve">CLEF 2013 Evaluation Labs and Workshop - Working Notes Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. Online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866645v1</w:t>
+                <w:t xml:space="preserve">hal-00866644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style-based Distance Features for Author Verification - Notebook for PAN at CLEF 2013</w:t>
+                <w:t xml:space="preserve">Style-based Distance Features for Author Profiling - Notebook for PAN at CLEF 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2013 Evaluation Labs and Workshop - Working Notes Papers</w:t>
+              <w:t xml:space="preserve">PAN Lab at CLEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. Online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866644v1</w:t>
+                <w:t xml:space="preserve">hal-00866645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Estimation: an experimental study using unsupervised similarity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Naive Bayes classifier for automatic correction of preposition and determiner errors in ESL text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.120--126</w:t>
+              <w:t xml:space="preserve">Seventh Workshop on Building Educational Applications Using NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.257--262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711276v1</w:t>
+                <w:t xml:space="preserve">hal-00711273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Naive Bayes classifier for automatic correction of preposition and determiner errors in ESL text</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality Estimation: an experimental study using unsupervised similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Workshop on Building Educational Applications Using NLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.257--262</w:t>
+              <w:t xml:space="preserve">Seventh Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.120--126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711273v1</w:t>
+                <w:t xml:space="preserve">hal-00711276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation fonctionnelle de corpus arborés avec des Champs Aléatoires Conditionnels</w:t>
               </w:r>
@@ -2380,312 +2380,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement d'entités nommées coréférentes : combinaisons de mesures de similarité par apprentissage supervisé</w:t>
+                <w:t xml:space="preserve">Robust similarity measures for named entities matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Online Proceedings</w:t>
+              <w:t xml:space="preserve">COLING 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487081v1</w:t>
+                <w:t xml:space="preserve">hal-00487084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity measures for named entities matching</w:t>
+                <w:t xml:space="preserve">Semi-automatic labeling of coreferent named entities: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.593-600</w:t>
+              <w:t xml:space="preserve">LREC 2008 workshop W15: 'Resources and Evaluation for Identity Matching, Entity Resolution and Entity Management'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487084v1</w:t>
+                <w:t xml:space="preserve">hal-00487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic labeling of coreferent named entities: an experimental study</w:t>
+                <w:t xml:space="preserve">Appariement d'entités nommées coréférentes : combinaisons de mesures de similarité par apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008 workshop W15: 'Resources and Evaluation for Identity Matching, Entity Resolution and Entity Management'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-7</w:t>
+              <w:t xml:space="preserve">TALN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Online Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487082v1</w:t>
+                <w:t xml:space="preserve">hal-00487081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Natural Languages in the Limit: Exploring Frontiers of Finite Elasticity for General Combinatory Grammars</w:t>
               </w:r>
@@ -2872,273 +2872,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning discontinuous dependencies from positive data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Learning Using Link Grammars Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference on Formal Grammar (FG 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Nancy, France. pp.1--16</w:t>
+              <w:t xml:space="preserve">Grammatical Inference: Algorithms and applications. 7th International Colloquium: ICGI 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Athens, Greece. pp.211--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487058v1</w:t>
+                <w:t xml:space="preserve">hal-00487059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage partiel de grammaires catégorielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On learning discontinuous dependencies from positive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dikovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fèz, Maroc. pp.299--308</w:t>
+              <w:t xml:space="preserve">9th conference on Formal Grammar (FG 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Nancy, France. pp.1--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487021v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Learning Using Link Grammars Data</w:t>
+                <w:t xml:space="preserve">Apprentissage partiel de grammaires catégorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammatical Inference: Algorithms and applications. 7th International Colloquium: ICGI 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Athens, Greece. pp.211--222</w:t>
+              <w:t xml:space="preserve">TALN 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fèz, Maroc. pp.299--308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487059v1</w:t>
+                <w:t xml:space="preserve">hal-00487021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From link grammars to categorial grammars.</w:t>
               </w:r>
@@ -3590,177 +3590,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPN UIMA Platform 0.1.* User/developer guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des outils robustes et interopérables pour le TAL : la piste UIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716072v1</w:t>
+                <w:t xml:space="preserve">hal-00649006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des outils robustes et interopérables pour le TAL : la piste UIMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIPN UIMA Platform 0.1.* User/developer guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Audibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00649006v3</w:t>
+                <w:t xml:space="preserve">hal-00716072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4018,51 +4018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Hardiman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heverin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05881-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-022-00051-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9142-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lynch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mamani Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ritchie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ts.2.05vog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashjan Alsulaimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.567" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912286v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Walsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.findings-emnlp.284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maldonado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koel Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Jayapal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15939-9_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1469559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649006v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Hardiman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heverin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05881-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-022-00051-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9142-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lynch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mamani Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ritchie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ts.2.05vog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashjan Alsulaimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.567" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912286v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Walsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.findings-emnlp.284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maldonado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koel Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Jayapal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15939-9_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1469559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649006v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>