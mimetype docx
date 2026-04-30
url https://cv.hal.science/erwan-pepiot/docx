--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Pépiot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en phonétique et sociophonétique, Université Paris 8, Département d'étude des pays anglophones (DEPA). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix enfantines, genre et classe sociale : une étude de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. Actes des 35èmes Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.589-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences acoustiques inter-genres chez des bilingues Anglais/Français : une étude du Voice Onset Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences acoustiques inter-genres chez des bilingues Anglais/Français : une étude des formants vocaliques et de la qualité de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.480-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d'hommes: une étude du voice onset time, de la répartition consonnes/voyelles et du débit de parole chez des locuteurs francophones et anglophones américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du rôle des formants vocaliques et du f0 moyen dans l'identification du genre par la voix chez les auditeurs francophones parisiens et anglophones américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1365-1379, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female speech: a study of mean f0, f0 range, phonation type and speech rate in Parisian French and American English speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsing CVCV words into syllables: a perceptual experimental study to test the language dominance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable: state of the art and perspectives (La sillaba : stato dell'arte e prospettive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces between L1 & L2 syllabification preferences of CVCV (pseudo-)words by English and French adult listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces in English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary. (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice, speech and gender: male-female acoustic differences and cross-language variation in English and French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Rencontres Jeunes Chercheurs de l'ED 268</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et genre : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue, la voix, la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la segmentation de (pseudo-)mots CVCV en syllabes en fonction de la langue phonologiquement dominante des auditeurs : étude psycholinguistique expérimentale d'auditeurs francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau Français de Phonologie - CNRS site Pouchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de traitement des voix de femmes et d'hommes sont-ils équivalents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'influence du facteur &amp;quot;langue&amp;quot; sur l'identification du genre par la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Rencontres Jeunes Chercheurs de l'ED 268 - Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable segmentation of French and English CVCV (pseudo-)words by bilingual Parisian French and American English listeners as a function of language dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and second language acquisition - Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'hommes et voix de femmes : différences physiologiques et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats critiques et Transitions disciplinaires, colloque quadriennal de l'EA1569, demi-journée " Genre et Linguistique " - Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation : créer une expérience de perception avec le logiciel Perceval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées d'Etude et de Formation sur la Parole (JEFP) - Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced effect of bilingualism: the role of the dominant language on syllable segmentation by Parisian French and American English bilingual hearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Barcelona Summer School on Bilingualism and Multilingualism - Universitat Pompeu Fabra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d’hommes : quand le biologique rencontre le social. Le cas de locuteur·rices bilingues anglais/français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFÉRENCES ACOUSTIQUES INTER-GENRES CHEZ DES BILINGUES ANGLAIS/FRANÇAIS : UNE ÉTUDE DU VOICE ONSET TIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole 2022 (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DES VARIATIONS DE FRÉQUENCE FONDAMENTALE RELATIVES AU GENRE CHEZ DES BILINGUES ANGLAIS/FRANÇAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes en Parole 2018 (JEP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix (Aix-Marseille Université), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Gender Differences in English/French Bilingual Speakers: A Multiparametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (1), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0031512520973514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER AND FUNDAMENTAL FREQUENCY IN ENGLISH/FRENCH BILINGUAL SPEAKERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAISII HILENDARSKI UNIVERSITY OF PLOVDIV – BULGARIA RESEARCH PAPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.436-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER IDENTIFICATION FROM SPEECH IN PARISIAN FRENCH AND AMERICAN ENGLISH SPEAKERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAISII HILENDARSKI UNIVERSITY OF PLOVDIV – BULGARIA RESEARCH PAPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEMALE AND MALE SPEECH: A STUDY OF VOWEL FORMANTS AND CONSONANT NOISE IN PARISIAN FRENCH AND AMERICAN ENGLISH SPEAKERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAISII HILENDARSKI UNIVERSITY OF PLOVDIV – BULGARIA RESEARCH PAPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.610-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice, speech and gender: male-female acoustic differences and cross-language variation in English and French speakers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS-16, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.3783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing male and female voices : a word spotting experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.903-912. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/24.27.PMS.117x31z7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d'hommes : à propos de l'identification du genre par la voix chez des auditeurs anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Scientific Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.418-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Parisian French and American English speakers prefer parsing CVCV words? A perceptual experiment to test the effects of linguistic context and L2 exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenico Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Notion of Syllable across History, Theories and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4438-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique, psycholinguistique et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARIE BOŘEK-DOHALSKÁ; KATEŘINA SUKOVÁ VYCHOPŇOVÁ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la phonétique et phonétique en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Prague, Karolinum, p. 11-25, 2015, 978-80-246-3211-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et genre : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amr Helmy Ibrahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue, la voix, la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule de Recherche en Linguistique, pp.53-86, 2014, 2-9526027-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d'hommes : différences acoustiques, identification du genre par la voix et implications psycholinguistiques chez les locuteurs anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris VIII Vincennes-Saint Denis, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00821462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification du genre par la voix chez des auditeurs anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of French vocalic triangles: the case of a woman's voice versus a man's voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Pépiot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en phonétique et sociophonétique, Université Paris 8, Département d'étude des pays anglophones (DEPA). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwan-pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix enfantines, genre et classe sociale : une étude de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de JEP-TALN-RECITAL 2024. Actes des 35èmes Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.589-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences acoustiques inter-genres chez des bilingues Anglais/Français : une étude du Voice Onset Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences acoustiques inter-genres chez des bilingues Anglais/Français : une étude des formants vocaliques et de la qualité de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.480-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d'hommes: une étude du voice onset time, de la répartition consonnes/voyelles et du débit de parole chez des locuteurs francophones et anglophones américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female speech: a study of mean f0, f0 range, phonation type and speech rate in Parisian French and American English speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du rôle des formants vocaliques et du f0 moyen dans l'identification du genre par la voix chez les auditeurs francophones parisiens et anglophones américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1365-1379, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces between L1 & L2 syllabification preferences of CVCV (pseudo-)words by English and French adult listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces in English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary. (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsing CVCV words into syllables: a perceptual experimental study to test the language dominance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable: state of the art and perspectives (La sillaba : stato dell'arte e prospettive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice, speech and gender: male-female acoustic differences and cross-language variation in English and French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Rencontres Jeunes Chercheurs de l'ED 268</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et genre : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue, la voix, la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de traitement des voix de femmes et d'hommes sont-ils équivalents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la segmentation de (pseudo-)mots CVCV en syllabes en fonction de la langue phonologiquement dominante des auditeurs : étude psycholinguistique expérimentale d'auditeurs francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau Français de Phonologie - CNRS site Pouchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced effect of bilingualism: the role of the dominant language on syllable segmentation by Parisian French and American English bilingual hearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Barcelona Summer School on Bilingualism and Multilingualism - Universitat Pompeu Fabra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable segmentation of French and English CVCV (pseudo-)words by bilingual Parisian French and American English listeners as a function of language dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and second language acquisition - Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'influence du facteur &amp;quot;langue&amp;quot; sur l'identification du genre par la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Rencontres Jeunes Chercheurs de l'ED 268 - Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'hommes et voix de femmes : différences physiologiques et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats critiques et Transitions disciplinaires, colloque quadriennal de l'EA1569, demi-journée " Genre et Linguistique " - Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation : créer une expérience de perception avec le logiciel Perceval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées d'Etude et de Formation sur la Parole (JEFP) - Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d’hommes : quand le biologique rencontre le social. Le cas de locuteur·rices bilingues anglais/français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFÉRENCES ACOUSTIQUES INTER-GENRES CHEZ DES BILINGUES ANGLAIS/FRANÇAIS : UNE ÉTUDE DU VOICE ONSET TIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole 2022 (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DES VARIATIONS DE FRÉQUENCE FONDAMENTALE RELATIVES AU GENRE CHEZ DES BILINGUES ANGLAIS/FRANÇAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes en Parole 2018 (JEP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix (Aix-Marseille Université), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Gender Differences in English/French Bilingual Speakers: A Multiparametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (1), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0031512520973514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER AND FUNDAMENTAL FREQUENCY IN ENGLISH/FRENCH BILINGUAL SPEAKERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAISII HILENDARSKI UNIVERSITY OF PLOVDIV – BULGARIA RESEARCH PAPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.436-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENDER IDENTIFICATION FROM SPEECH IN PARISIAN FRENCH AND AMERICAN ENGLISH SPEAKERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAISII HILENDARSKI UNIVERSITY OF PLOVDIV – BULGARIA RESEARCH PAPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEMALE AND MALE SPEECH: A STUDY OF VOWEL FORMANTS AND CONSONANT NOISE IN PARISIAN FRENCH AND AMERICAN ENGLISH SPEAKERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAISII HILENDARSKI UNIVERSITY OF PLOVDIV – BULGARIA RESEARCH PAPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.610-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice, speech and gender: male-female acoustic differences and cross-language variation in English and French speakers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS-16, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.3783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing male and female voices : a word spotting experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.903-912. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/24.27.PMS.117x31z7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d'hommes : à propos de l'identification du genre par la voix chez des auditeurs anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Scientific Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.418-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Parisian French and American English speakers prefer parsing CVCV words? A perceptual experiment to test the effects of linguistic context and L2 exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenico Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Notion of Syllable across History, Theories and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4438-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique, psycholinguistique et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARIE BOŘEK-DOHALSKÁ; KATEŘINA SUKOVÁ VYCHOPŇOVÁ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la phonétique et phonétique en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Prague, Karolinum, p. 11-25, 2015, 978-80-246-3211-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et genre : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amr Helmy Ibrahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue, la voix, la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule de Recherche en Linguistique, pp.53-86, 2014, 2-9526027-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix d'hommes : différences acoustiques, identification du genre par la voix et implications psycholinguistiques chez les locuteurs anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris VIII Vincennes-Saint Denis, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00821462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification du genre par la voix chez des auditeurs anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of French vocalic triangles: the case of a woman's voice versus a man's voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0302AB2"/>
+    <w:nsid w:val="33C5BA61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-pepiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623106v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan P&#233;piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798575v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ryst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512520973514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/24.27.PMS.117x31z7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dommergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00821462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-pepiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623106v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan P&#233;piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798575v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ryst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512520973514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/24.27.PMS.117x31z7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dommergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00821462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>