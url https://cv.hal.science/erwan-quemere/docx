--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -632,429 +632,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterns of Neutral and Functional Genetic Variations along Dendritic Networks of Riverscape in Brown Trout Populations</w:t>
+                <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Gouthier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Anselme-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15060784⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (10), pp.722-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180873v1</w:t>
+                <w:t xml:space="preserve">anses-04276841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Variable Densities and a Decline in Critically Endangered Golden-Crowned Sifaka (Propithecus tattersalli) Abundance from 2008–2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Spatial Patterns of Neutral and Functional Genetic Variations along Dendritic Networks of Riverscape in Brown Trout Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Gouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-022-00314-x⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15060784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837068v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Variable Densities and a Decline in Critically Endangered Golden-Crowned Sifaka (Propithecus tattersalli) Abundance from 2008–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thébault</w:t>
+                <w:t xml:space="preserve">Brandon Semel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Anselme-Martin</w:t>
+                <w:t xml:space="preserve">Sarah Karpanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Meredith Semel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
+                <w:t xml:space="preserve">Dean Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (10), pp.722-731. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.94-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-022-00314-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04276841v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifaceted index of population health to detect risk-prone populations and underlying stressors in wildlife</w:t>
               </w:r>
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen‐mediated selection favours the maintenance of innate immunity gene polymorphism in a widespread wild ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
+                <w:t xml:space="preserve">Pauline Hessenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Marie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Joël Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (7), pp.1156-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223446v1</w:t>
+                <w:t xml:space="preserve">hal-03261570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen‐mediated selection favours the maintenance of innate immunity gene polymorphism in a widespread wild ungulate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Merlet</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (7), pp.1156-1166. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261570v1</w:t>
+                <w:t xml:space="preserve">hal-03223446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine DNA (uDNA) as a non‐lethal method for endoparasite biomonitoring</w:t>
               </w:r>
@@ -2504,295 +2504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella melitensis Rev.1 vaccination generates a higher shedding risk of the vaccine strain in Alpine ibex (Capra ibex) compared to the domestic goat (Capra hircus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Fadeau</w:t>
+                <w:t xml:space="preserve">Josephine Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0717-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388531v1</w:t>
+                <w:t xml:space="preserve">hal-02349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gervais</w:t>
+                <w:t xml:space="preserve">Brucella melitensis Rev.1 vaccination generates a higher shedding risk of the vaccine strain in Alpine ibex (Capra ibex) compared to the domestic goat (Capra hircus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Pemberton</w:t>
+                <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0717-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349032v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-population differences in the genetic and maternal components of body mass in roe deer</w:t>
               </w:r>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Game</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.17-24</w:t>
@@ -3037,103 +3037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (Capra ibex), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (C. hircus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.25-42</w:t>
@@ -3273,362 +3273,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philip Mcginnity</w:t>
+                <w:t xml:space="preserve">A. J Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453890v1</w:t>
+                <w:t xml:space="preserve">hal-01595001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J Mark Hewison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Philip Mcginnity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595001v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,90 +3864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.825-827. </w:t>
@@ -4628,273 +4628,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive conservation genetics of the critically endangered golden-crowned sifaka (Propithecus tattersalli) : high diversity and significant genetic differentiation over a small range</w:t>
+                <w:t xml:space="preserve">Spatial variation in density and total size estimates in fragmented primate populations : the golden-crowned sifaka (Propithecus tattersalli)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Louis</w:t>
+                <w:t xml:space="preserve">J. Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ribéron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Besolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rasolondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabarivola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.675-687</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.72-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596007v1</w:t>
+                <w:t xml:space="preserve">hal-00596067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in density and total size estimates in fragmented primate populations : the golden-crowned sifaka (Propithecus tattersalli)</w:t>
+                <w:t xml:space="preserve">Non invasive conservation genetics of the critically endangered golden-crowned sifaka (Propithecus tattersalli) : high diversity and significant genetic differentiation over a small range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Champeau</w:t>
+                <w:t xml:space="preserve">E. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besolo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Crouau-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 72, pp.72-80</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.675-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596067v1</w:t>
+                <w:t xml:space="preserve">hal-00596007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive conservation genetics of the critically endangered golden-crowned sifaka (P. tattersalli) : high diversity and significant genetic differentiation over a small range.</w:t>
               </w:r>
@@ -5173,445 +5173,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diving deep into kelp forest food webs using dietary DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Turpin Yannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">SFE2, International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736342v1</w:t>
+                <w:t xml:space="preserve">hal-05312241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Raphalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Flow Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving deep into kelp forest food webs using dietary DNA metabarcoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Provost</w:t>
+                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turpin Yannis</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2, International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312241v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,90 +5679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Rev.1 live vaccine innocuousness between Alpine ibex (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;) and domestic goats (&amp;lt;em&amp;gt;Capra hircus&amp;lt;/em&amp;gt;): an unexpected strong species effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Game</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Maisons-Alfort, France</w:t>
@@ -5929,103 +5929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (&amp;lt;em&amp;gt;C. hircus&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AEEMA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA). FRA., May 2018, Maisons-Alfort, France</w:t>
@@ -6054,51 +6054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie trophique de l’écrevisse de Louisiane Procambarus clarkia et de ses prédateurs potentiels dans le marais de Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID-ADN : L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
@@ -6461,51 +6461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New knowledge acquired from the French Alpine ibex (&amp;lt;i&amp;gt;Capra ibex&amp;lt;/i&amp;gt;), a singular wild reservoir of &amp;lt;i&amp;gt;Brucella infection&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,90 +6586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocuité du vaccin anti-brucellique Rev.1 chez le bouquetin des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,90 +6986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation visant à comparer le niveau d’innocuité du vaccin Rev.1 conjonctival chez le bouquetin des Alpes (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;) et la chèvre domestique (&amp;lt;em&amp;gt;Capra hircus&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7273,51 +7273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gouthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15060784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Semel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karpanty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Semel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Stauffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00314-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109706" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hessenauer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Merlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lautraite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karis Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61299-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fadeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0717-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14173" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quemere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A431E05CF269F4F544F49ABE553ECF236DE4A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Barbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.62" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasolondraibe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200153109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabarivola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.Jr. Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rib&#233;ron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed. Louis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rib&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10592-009-9837-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VKW0Q1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04682130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Petit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Turpin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gouthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15060784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Semel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karpanty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Semel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Stauffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00314-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109706" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hessenauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Merlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lautraite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karis Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61299-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0717-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14173" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quemere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A431E05CF269F4F544F49ABE553ECF236DE4A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Barbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.62" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasolondraibe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200153109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabarivola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.Jr. Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596007v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rib&#233;ron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed. Louis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rib&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10592-009-9837-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VKW0Q1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312241v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04682130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Petit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Turpin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>