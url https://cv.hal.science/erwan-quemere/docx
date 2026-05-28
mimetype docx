--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -632,429 +632,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
+                <w:t xml:space="preserve">Spatial Patterns of Neutral and Functional Genetic Variations along Dendritic Networks of Riverscape in Brown Trout Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lambert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
+                <w:t xml:space="preserve">Laurine Gouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023132⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15060784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04276841v1</w:t>
+                <w:t xml:space="preserve">hal-04180873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterns of Neutral and Functional Genetic Variations along Dendritic Networks of Riverscape in Brown Trout Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+                <w:t xml:space="preserve">Highly Variable Densities and a Decline in Critically Endangered Golden-Crowned Sifaka (Propithecus tattersalli) Abundance from 2008–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Semel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Karpanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Semel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15060784⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.94-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-022-00314-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180873v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Variable Densities and a Decline in Critically Endangered Golden-Crowned Sifaka (Propithecus tattersalli) Abundance from 2008–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Semel</w:t>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Karpanty</w:t>
+                <w:t xml:space="preserve">Stéphane Anselme-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Semel</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Stauffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, pp.94-115. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (10), pp.722-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-022-00314-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837068v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04276841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifaceted index of population health to detect risk-prone populations and underlying stressors in wildlife</w:t>
               </w:r>
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen‐mediated selection favours the maintenance of innate immunity gene polymorphism in a widespread wild ungulate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Merlet</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (7), pp.1156-1166. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261570v1</w:t>
+                <w:t xml:space="preserve">hal-03223446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen‐mediated selection favours the maintenance of innate immunity gene polymorphism in a widespread wild ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
+                <w:t xml:space="preserve">Pauline Hessenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Marie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Joël Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (7), pp.1156-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223446v1</w:t>
+                <w:t xml:space="preserve">hal-03261570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine DNA (uDNA) as a non‐lethal method for endoparasite biomonitoring</w:t>
               </w:r>
@@ -2504,295 +2504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brucella melitensis Rev.1 vaccination generates a higher shedding risk of the vaccine strain in Alpine ibex (Capra ibex) compared to the domestic goat (Capra hircus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Pemberton</w:t>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0717-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349032v1</w:t>
+                <w:t xml:space="preserve">hal-02388531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella melitensis Rev.1 vaccination generates a higher shedding risk of the vaccine strain in Alpine ibex (Capra ibex) compared to the domestic goat (Capra hircus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fadeau</w:t>
+                <w:t xml:space="preserve">Josephine Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0717-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388531v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-population differences in the genetic and maternal components of body mass in roe deer</w:t>
               </w:r>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Game</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.17-24</w:t>
@@ -3037,103 +3037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (Capra ibex), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (C. hircus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.25-42</w:t>
@@ -3273,362 +3273,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J Mark Hewison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Mcginnity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595001v1</w:t>
+                <w:t xml:space="preserve">hal-01453890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Mcginnity</w:t>
+                <w:t xml:space="preserve">A. J Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453890v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,90 +3864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.825-827. </w:t>
@@ -5173,445 +5173,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving deep into kelp forest food webs using dietary DNA metabarcoding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turpin Yannis</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2, International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312241v1</w:t>
+                <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diving deep into kelp forest food webs using dietary DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Raphalen</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bazin</w:t>
+                <w:t xml:space="preserve">Turpin Yannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Flow Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">SFE2, International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209171v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+                <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Raphalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">Free Flow Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736342v1</w:t>
+                <w:t xml:space="preserve">hal-05209171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,90 +5679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Rev.1 live vaccine innocuousness between Alpine ibex (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;) and domestic goats (&amp;lt;em&amp;gt;Capra hircus&amp;lt;/em&amp;gt;): an unexpected strong species effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Game</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Maisons-Alfort, France</w:t>
@@ -5929,103 +5929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (&amp;lt;em&amp;gt;C. hircus&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AEEMA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA). FRA., May 2018, Maisons-Alfort, France</w:t>
@@ -6054,51 +6054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie trophique de l’écrevisse de Louisiane Procambarus clarkia et de ses prédateurs potentiels dans le marais de Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID-ADN : L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
@@ -6461,51 +6461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New knowledge acquired from the French Alpine ibex (&amp;lt;i&amp;gt;Capra ibex&amp;lt;/i&amp;gt;), a singular wild reservoir of &amp;lt;i&amp;gt;Brucella infection&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,90 +6586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocuité du vaccin anti-brucellique Rev.1 chez le bouquetin des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,90 +6986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation visant à comparer le niveau d’innocuité du vaccin Rev.1 conjonctival chez le bouquetin des Alpes (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;) et la chèvre domestique (&amp;lt;em&amp;gt;Capra hircus&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7273,51 +7273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gouthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15060784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Semel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karpanty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Semel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Stauffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00314-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109706" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hessenauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Merlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lautraite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karis Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61299-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0717-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14173" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quemere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A431E05CF269F4F544F49ABE553ECF236DE4A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Barbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.62" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasolondraibe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200153109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabarivola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.Jr. Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596007v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rib&#233;ron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed. Louis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rib&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10592-009-9837-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VKW0Q1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312241v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04682130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Petit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Turpin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gouthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15060784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Semel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karpanty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Semel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Stauffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00314-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109706" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hessenauer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Merlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lautraite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karis Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61299-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fadeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0717-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14173" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quemere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A431E05CF269F4F544F49ABE553ECF236DE4A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Barbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.62" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasolondraibe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200153109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabarivola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.Jr. Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596007v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rib&#233;ron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed. Louis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rib&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10592-009-9837-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VKW0Q1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04682130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Petit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Turpin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>