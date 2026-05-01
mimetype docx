--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -552,273 +552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+                <w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent-Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05453528v1</w:t>
+                <w:t xml:space="preserve">hal-05432054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrotte</w:t>
+                <w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432054v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05453528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t>
               </w:r>
@@ -843,51 +843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1252,73 +1252,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
@@ -1377,73 +1377,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La techno-typologie de Babel : quelle variabilité inter-individuelle dans la lecture du matériel lithique ?</w:t>
               </w:r>
@@ -2310,51 +2310,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2478,1040 +2478,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence of Quina lithic technology in China 50 to 60 ka ago remains a hypothesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des roches et des Hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (3), pp.485-539</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319068v1</w:t>
+                <w:t xml:space="preserve">hal-04887161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des roches et des Hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+                <w:t xml:space="preserve">Alain Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Déodat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+                <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 121 (3), pp.485-539</w:t>
+              <w:t xml:space="preserve">, 2024, 121 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887161v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solène Denis</w:t>
+                <w:t xml:space="preserve">Le moustérien de la couche 5 de Scladina (Sclayn, Prov. Namur, BE) Éléments pétro-techno-économiques de l'industrie en silex et implications stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Di Modica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (3)</w:t>
+              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.225-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751467v1</w:t>
+                <w:t xml:space="preserve">hal-04098586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moustérien de la couche 5 de Scladina (Sclayn, Prov. Namur, BE) Éléments pétro-techno-économiques de l'industrie en silex et implications stratégiques</w:t>
+                <w:t xml:space="preserve">Supply distances and territories in south-west France through the Middle and Upper Palaeolithic: a petro-techno-economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Di Modica</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.225-251</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), pp.7-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098586v1</w:t>
+                <w:t xml:space="preserve">hal-03439161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply distances and territories in south-west France through the Middle and Upper Palaeolithic: a petro-techno-economic approach</w:t>
+                <w:t xml:space="preserve">Mobility of Paleolithic Populations: Biomechanical Considerations and Spatiotemporal Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48738/2021.iss1.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439161v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Paleolithic Populations: Biomechanical Considerations and Spatiotemporal Modelling</w:t>
+                <w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.619-641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632858v1</w:t>
+                <w:t xml:space="preserve">hal-03632888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Massoulié</w:t>
+                <w:t xml:space="preserve">Barremian–Bedoulian flint humanly transported from the west bank of the Rhône to the Massif-Central Highlands–A diachronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Combier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bindon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.90-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632888v1</w:t>
+                <w:t xml:space="preserve">hal-02365286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barremian–Bedoulian flint humanly transported from the west bank of the Rhône to the Massif-Central Highlands–A diachronic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-économie et signification culturelle de l’occupation moustérienne supérieure de Baume-Vallée (Haute-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chomette</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.90-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16 (7), pp.804-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3521,51 +3387,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDR &amp;quot;Silex&amp;quot; : Un réseau scientifique au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3624,51 +3490,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3678,180 +3544,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bigeard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager les territoires et les réseaux au Paléolithique moyen : quelles données, quelles possibilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3867,176 +3733,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible, Société préhistorique française, pp.5-34, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations cénozoïques à silex crétacés des monts du Chalonnais et du Mâconnais (Saône-et-Loire) : bilan des prospections et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires, Le Paléolithique en Bourgogne méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlag Marie Leidorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-116, 2022, 978-3-86757-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4046,169 +3912,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges retrouvés dans l’opération de terrain de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+                <w:t xml:space="preserve">Nohemi Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Téllez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Thimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.154-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4217,160 +4083,160 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turq Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,73 +4252,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4461,98 +4327,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4562,114 +4428,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie culturelle du Paléolithique moyen récent dans le Massif central et ses marges : territoires, mobilités et systèmes techniques lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021BORD0364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03993686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4737,51 +4603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF9C54E6"/>
+    <w:nsid w:val="45E61F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B233D636"/>
+    <w:nsid w:val="31E48FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5119,51 +4985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-vaissie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7676-9807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260277312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erwan.vaissie@paleotime.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleotime.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Di Modica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.73" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chomette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar T&#233;llez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03993686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-vaissie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7676-9807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260277312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erwan.vaissie@paleotime.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleotime.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Di Modica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chomette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.06.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar T&#233;llez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03993686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0364" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>