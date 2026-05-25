--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -115,94 +115,115 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">260277312</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=zmW7EewAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chargée d'étude qualifié - pétroarchéologue et spécialiste du Paléolithique moyen</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">erwan.vaissie@paleotime.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sarl Paléotime75 avenue Jean-Séraphin Achard-Picard38250 Villard-de-LansTél. : 04.76.46.21.64</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.paleotime.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur associéUMR 7041 ArScAn / AnTET, MSH Mondes, 21 allée de l’université 92023 Nanterre Cedex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collaborateur bénévoleUMR5199 PACEA, Université de Bordeaux, Bâtiment B18, Allée Geoffroy St-Hilaire CS 50023, 33 615 PESSAC Cedex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -337,1996 +358,1996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's yours or you've got it? Inter-observer variability in typo-technology analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent-Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TraceoLab, Oct 2025, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De &amp;quot;la Quina&amp;quot; au Quina : de l'éponyme à la définition d'une entité culturelle moustérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent-Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vincent-Pennec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05453528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément De Cara</w:t>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745841v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La techno-typologie de Babel : quelle variabilité inter-individuelle dans la lecture du matériel lithique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent-Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique ATOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the matrice: Ramification and recycling in the Quina Mousterian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès UISPP, session 8-6: Discontinuity, recycling and unclassified pieces within knapping processes during Lower and Middle Paleolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyrielle Mathias; María Gema Chacón, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05453468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de restes humains néandertaliens à l’abri Tourtoirac (Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris 2024 - Bordeaux, 24-26 janvier 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2024, Bordeaux (France), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard croisé sur les géoressources tertiaires du Bassin d'Aurillac et de Grande Limagne : caractérisation dynamique et implications archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomad’s lands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03915083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre traditions techniques et déterminismes environnementaux : étude techno-économique des occupations moustériennes de Baume-Vallée (Solignac-sur-Loire, Haute-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The provisioning territory through middle and upper palaeolithic : between prehistorics' and prehistorians' perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2336,1048 +2357,1048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presence of Quina lithic technology in China 50 to 60 ka ago remains a hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (40), pp.e2518182122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2518182122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des roches et des Hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Déodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (3), pp.485-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Déodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moustérien de la couche 5 de Scladina (Sclayn, Prov. Namur, BE) Éléments pétro-techno-économiques de l'industrie en silex et implications stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Di Modica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notae Praehistoricae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.225-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply distances and territories in south-west France through the Middle and Upper Palaeolithic: a petro-techno-economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (1), pp.7-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Paleolithic Populations: Biomechanical Considerations and Spatiotemporal Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.619-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48738/2021.iss1.73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632858v1</w:t>
+                <w:t xml:space="preserve">hal-03632888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mobility of Paleolithic Populations: Biomechanical Considerations and Spatiotemporal Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48738/2021.iss1.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632888v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barremian–Bedoulian flint humanly transported from the west bank of the Rhône to the Massif-Central Highlands–A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.90-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-économie et signification culturelle de l’occupation moustérienne supérieure de Baume-Vallée (Haute-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (7), pp.804-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3387,154 +3408,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDR &amp;quot;Silex&amp;quot; : Un réseau scientifique au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3544,365 +3565,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bigeard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager les territoires et les réseaux au Paléolithique moyen : quelles données, quelles possibilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible, Société préhistorique française, pp.5-34, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations cénozoïques à silex crétacés des monts du Chalonnais et du Mâconnais (Saône-et-Loire) : bilan des prospections et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires, Le Paléolithique en Bourgogne méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlag Marie Leidorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-116, 2022, 978-3-86757-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3912,513 +3933,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges retrouvés dans l’opération de terrain de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.154-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turq Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4428,114 +4449,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie culturelle du Paléolithique moyen récent dans le Massif central et ses marges : territoires, mobilités et systèmes techniques lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021BORD0364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03993686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4603,51 +4624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E61F12"/>
+    <w:nsid w:val="FC42626F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4751,51 +4772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31E48FDE"/>
+    <w:nsid w:val="9123E38E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4985,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-vaissie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7676-9807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260277312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erwan.vaissie@paleotime.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleotime.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Di Modica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chomette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.06.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar T&#233;llez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03993686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0364" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwan-vaissie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7676-9807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260277312" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zmW7EewAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erwan.vaissie@paleotime.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleotime.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Di Modica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.73" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chomette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.06.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar T&#233;llez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03993686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0364" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>