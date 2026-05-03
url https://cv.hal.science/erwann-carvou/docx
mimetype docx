--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1678,899 +1678,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Minimum Fretting for Connectors Used in Automotive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Connector Behavior Used in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bouzera</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Mostafa Zindine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-012-0254-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 325-326, pp.556-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.325-326.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119575v1</w:t>
+                <w:t xml:space="preserve">hal-01119560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Minimum Fretting for Connectors Used in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tristani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (11), pp.3151 - 3158. </w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00202-012-0254-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876869v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small angle x-ray scattering and electron microscopy of nanoparticles formed in an electrical arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (3), pp.032139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4799061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Electrical Arc on Automotive Connector during Extraction Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Decisions and Scientific Research In Aerospace, Robotics, Biomechanics, Mechanical Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 436, pp.80-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.436.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Connector Behavior Used in Automotive Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Zindine</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 325-326, pp.556-561. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11), pp.3151 - 3158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.325-326.556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119560v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cable Vibrations on Connectors Used in Automotive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical study of a power connector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Razafiarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bouzera</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Mostafa Zindine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.889-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119553v1</w:t>
+                <w:t xml:space="preserve">hal-00908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical study of a power connector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cable Vibrations on Connectors Used in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tristani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00908135v1</w:t>
+                <w:t xml:space="preserve">hal-01119553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contact material for reduction of arc duration for dc application</w:t>
               </w:r>
@@ -3402,222 +3402,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for determining the lifetime of a connector subjected to fretting corrosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Relative Motion and Contact Resistance of an Automotive Electrical Connector by Coupling Vibrations and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mburasek Mawidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mack Mavuni Nzamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 70th Holm Conference on Electrical Contacts (HLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444756v1</w:t>
+                <w:t xml:space="preserve">hal-05444768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Relative Motion and Contact Resistance of an Automotive Electrical Connector by Coupling Vibrations and Temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model for determining the lifetime of a connector subjected to fretting corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 70th Holm Conference on Electrical Contacts (HLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444768v1</w:t>
+                <w:t xml:space="preserve">hal-05444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vibration transfer in automotive connectors for understanding of fretting corrosion damage</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Coating Contact Materials (Sn, Ag, Au) on Power Contact Voltage Fluctuation During Fretting Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,601 +4564,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
+                <w:t xml:space="preserve">Electrical Resistance Change of Automotive Connectors Submitted to Vibrations and Temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress&amp;Exposition. ECCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231442v1</w:t>
+                <w:t xml:space="preserve">hal-02385160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-Arc Values During Aging by Fretting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la tension de contact pour des interfaces dégradées par des arcs de fortes puissances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th IEEE Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San-Diego, United States. pp.304-308</w:t>
+              <w:t xml:space="preserve">CAE XII Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385209v1</w:t>
+                <w:t xml:space="preserve">hal-01133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation Studies of Soot and Other Nanoparticles formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tension de contact pour des interfaces dégradées par des arcs de fortes puissances.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-Arc Values During Aging by Fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XII Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont ferrand, France</w:t>
+              <w:t xml:space="preserve">61th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San-Diego, United States. pp.304-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133745v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistance Change of Automotive Connectors Submitted to Vibrations and Temperature.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
+                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress&amp;Exposition. ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385160v1</w:t>
+                <w:t xml:space="preserve">hal-01231442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration induced at contact point of a tighten-up connector system</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,640 +5574,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact voltage analysis for degraded contact surface by power arcing phenomenon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Fretting corrosion in power contacts: Electrical and thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Benjemâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benmamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Holm Conference on electrical contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">HOLM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, La Nouvelle Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117698v1</w:t>
+                <w:t xml:space="preserve">hal-01104802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting corrosion in power contacts: Electrical and thermal analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Benmamas</w:t>
+                <w:t xml:space="preserve">Contact voltage analysis for degraded contact surface by power arcing phenomenon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOLM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, La Nouvelle Orleans, United States</w:t>
+              <w:t xml:space="preserve">60th IEEE Holm Conference on electrical contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104802v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des arcs électriques à l'ouverture et de la résistance de contact pour des contacts AgNi dans leurs appareillages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a diagnostic tool for semi permanent electrical contacts for a direct contact force measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. El Bekri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+                <w:t xml:space="preserve">B. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. à paraître</w:t>
+              <w:t xml:space="preserve">Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906128v1</w:t>
+                <w:t xml:space="preserve">hal-00906224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'érosion et de la soudure des arcs de fermeture pour des applications de commutations de puissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAEXI Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a diagnostic tool for semi permanent electrical contacts for a direct contact force measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des arcs électriques à l'ouverture et de la résistance de contact pour des contacts AgNi dans leurs appareillages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Essone Obame</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. El Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.168-171</w:t>
+              <w:t xml:space="preserve">CAE XI Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906224v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des arcs de coupures dans les relais de puissance en courant continu: effet de la double coupure, de l'atmosphère et du champ magnétique.</w:t>
               </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Essone Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cretinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,182 +7042,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
+                <w:t xml:space="preserve">Characteristics of arcs between carbon electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IS-EMD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Akita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706582v1</w:t>
+                <w:t xml:space="preserve">hal-00707297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of arc duration on supple carbon contact in automotive field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,891 +7301,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Electrical Arcs With Graphite Electrodes</w:t>
+                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57rd IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704418v1</w:t>
+                <w:t xml:space="preserve">hal-00706582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of arcs between carbon electrodes</w:t>
+                <w:t xml:space="preserve">AC Electrical Arcs With Graphite Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhaja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-EMD 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57rd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Minneapolis, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707297v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum fretting amplitude in medium force and vibration frequency range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+                <w:t xml:space="preserve">Influence of Contact Resistance in Carbon-Gold Contacts in Automotive Keypad Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tristani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Charleston, SC, United States. pp.1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619557⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919066v1</w:t>
+                <w:t xml:space="preserve">hal-00919071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum fretting amplitude in medium force for connector coated material and pure metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Minimum fretting amplitude in medium force and vibration frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tristani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holm 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, SC, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073297v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic blowing of break arcs up to 360 VDC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourda</w:t>
+                <w:t xml:space="preserve">Minimum fretting amplitude in medium force for connector coated material and pure metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tristani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Charleston, United States</w:t>
+              <w:t xml:space="preserve">Holm 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Charleston, United States. pp.101--107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919058v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Study of Copper Alloys Submitted to Vibration Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2010 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. pp.747-752, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Contact Resistance in Carbon-Gold Contacts in Automotive Keypad Switches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+                <w:t xml:space="preserve">Magnetic blowing of break arcs up to 360 VDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.1-6, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Charleston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00919071v1</w:t>
+                <w:t xml:space="preserve">hal-00919058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Contact Material for Reduction of Arc Duration for DC Application</w:t>
               </w:r>
@@ -9009,277 +9009,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Size Determination in Electrical Arcs with Ag and AgSnO2 Electrodes using X-Ray Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-arc Values during Aging by Fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kerkar</w:t>
+                <w:t xml:space="preserve">N. Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 Sixty-First IEEE Holm Conference on Electrical Contacts (holm), San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, pp.59--62, 2015, 978-1-4673-9341-6</w:t>
+              <w:t xml:space="preserve">, IEEE, pp.304--308, 2015, 978-1-4673-9341-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319978v1</w:t>
+                <w:t xml:space="preserve">hal-01319981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-arc Values during Aging by Fretting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
+                <w:t xml:space="preserve">Particle Size Determination in Electrical Arcs with Ag and AgSnO2 Electrodes using X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benjemaa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Doublet</w:t>
+                <w:t xml:space="preserve">M. Kerkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 Sixty-First IEEE Holm Conference on Electrical Contacts (holm), San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, pp.304--308, 2015, 978-1-4673-9341-6</w:t>
+              <w:t xml:space="preserve">, IEEE, pp.59--62, 2015, 978-1-4673-9341-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319981v1</w:t>
+                <w:t xml:space="preserve">hal-01319978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9434,51 +9434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Essone Obame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni-Nzamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni Nzamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek Mawidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2025.3535845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3272575" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ramzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chnani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Mossouess" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjem&#226;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Obame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Bourda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Benjemaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v1i1.67.g53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Jemaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sallais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/5/06" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-012-0254-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M14J2CPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benjemaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.436.80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Zindine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.325-326.556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.02.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZVWVZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Jemaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivoirard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Abdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C5XQSC4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.903499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sachs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Strat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doublet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plouzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vassa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benjem&#226;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carvou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benmamas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bekri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivenc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautherot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0639" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034807" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhaja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034809" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tristani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619557" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619525" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmanfalouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Abdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2005.1518246" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rey-Tauriac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96358-7_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjemaa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Essone Obame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni-Nzamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni Nzamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek Mawidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2025.3535845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3272575" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ramzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chnani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Mossouess" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjem&#226;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Obame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Bourda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Benjemaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v1i1.67.g53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Jemaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sallais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/5/06" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Zindine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.325-326.556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-012-0254-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M14J2CPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benjemaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.436.80" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.02.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZVWVZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Jemaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivoirard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Abdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C5XQSC4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.903499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sachs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Strat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doublet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133745v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plouzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vassa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benjem&#226;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carvou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benmamas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bekri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivenc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautherot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0639" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034807" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhaja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034809" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tristani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619557" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmanfalouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Abdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2005.1518246" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rey-Tauriac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96358-7_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjemaa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>