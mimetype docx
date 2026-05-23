--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1449,1128 +1449,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of Connector Resistance Submitted to Temperature Cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of a 40 A DC Current Arc During the Opening of Silver Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+                <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Romanian Review Precision Mechanics, Optics and Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (5), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/16/5/06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119606v1</w:t>
+                <w:t xml:space="preserve">hal-01025703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a 40 A DC Current Arc During the Opening of Silver Contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
+                <w:t xml:space="preserve">Change of Connector Resistance Submitted to Temperature Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Romanian Review Precision Mechanics, Optics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025703v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Connector Behavior Used in Automotive Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small angle x-ray scattering and electron microscopy of nanoparticles formed in an electrical arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Zindine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.325-326.556⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.032139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4799061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119560v1</w:t>
+                <w:t xml:space="preserve">hal-00821076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Minimum Fretting for Connectors Used in Automotive Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (3), pp.201-208. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11), pp.3151 - 3158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-012-0254-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119575v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle x-ray scattering and electron microscopy of nanoparticles formed in an electrical arc.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of Electrical Arc on Automotive Connector during Extraction Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4799061⟩</w:t>
+              <w:t xml:space="preserve">Engineering Decisions and Scientific Research In Aerospace, Robotics, Biomechanics, Mechanical Engineering and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 436, pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.436.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821076v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Electrical Arc on Automotive Connector during Extraction Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Minimum Fretting for Connectors Used in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tristani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Decisions and Scientific Research In Aerospace, Robotics, Biomechanics, Mechanical Engineering and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.436.80⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-012-0254-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148118v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Connector Behavior Used in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Zindine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (11), pp.3151 - 3158. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 325-326, pp.556-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.325-326.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876869v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical study of a power connector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cable Vibrations on Connectors Used in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tristani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908135v1</w:t>
+                <w:t xml:space="preserve">hal-01119553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cable Vibrations on Connectors Used in Automotive Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical study of a power connector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Razafiarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Zindine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.889-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119553v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contact material for reduction of arc duration for dc application</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the contact resistance for high copper alloys in force domain 1-100 N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,64 +2806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Arc Study at High DC Current Levels in Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,222 +3402,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Relative Motion and Contact Resistance of an Automotive Electrical Connector by Coupling Vibrations and Temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model for determining the lifetime of a connector subjected to fretting corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 70th Holm Conference on Electrical Contacts (HLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444768v1</w:t>
+                <w:t xml:space="preserve">hal-05444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for determining the lifetime of a connector subjected to fretting corrosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Relative Motion and Contact Resistance of an Automotive Electrical Connector by Coupling Vibrations and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mburasek Mawidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mack Mavuni Nzamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 70th Holm Conference on Electrical Contacts (HLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Oct 2025, San Antonio, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/hlm51652.2025.11278243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444756v1</w:t>
+                <w:t xml:space="preserve">hal-05444768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vibration transfer in automotive connectors for understanding of fretting corrosion damage</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Coating Contact Materials (Sn, Ag, Au) on Power Contact Voltage Fluctuation During Fretting Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,601 +4564,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistance Change of Automotive Connectors Submitted to Vibrations and Temperature.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Studies of Soot and Other Nanoparticles formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress&amp;Exposition. ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385160v1</w:t>
+                <w:t xml:space="preserve">hal-01675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tension de contact pour des interfaces dégradées par des arcs de fortes puissances.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-Arc Values During Aging by Fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XII Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont ferrand, France</w:t>
+              <w:t xml:space="preserve">61th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San-Diego, United States. pp.304-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133745v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Studies of Soot and Other Nanoparticles formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mitchell</w:t>
+                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675841v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-Arc Values During Aging by Fretting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Electrical Resistance Change of Automotive Connectors Submitted to Vibrations and Temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th IEEE Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San-Diego, United States. pp.304-308</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress&amp;Exposition. ECCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385209v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la tension de contact pour des interfaces dégradées par des arcs de fortes puissances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">CAE XII Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231442v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration induced at contact point of a tighten-up connector system</w:t>
               </w:r>
@@ -5481,77 +5481,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 27th International Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dresden, Germany</w:t>
@@ -5731,77 +5731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Holm Conference on electrical contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, New Orleans, United States</w:t>
@@ -5824,390 +5824,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a diagnostic tool for semi permanent electrical contacts for a direct contact force measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+                <w:t xml:space="preserve">Etude de l'érosion et de la soudure des arcs de fermeture pour des applications de commutations de puissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. El Abdi</w:t>
+                <w:t xml:space="preserve">A. Vassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.168-171</w:t>
+              <w:t xml:space="preserve">CAEXI Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906224v1</w:t>
+                <w:t xml:space="preserve">hal-00906084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'érosion et de la soudure des arcs de fermeture pour des applications de commutations de puissance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
+                <w:t xml:space="preserve">Etude des arcs électriques à l'ouverture et de la résistance de contact pour des contacts AgNi dans leurs appareillages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Essone Obame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAEXI Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CAE XI Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906084v1</w:t>
+                <w:t xml:space="preserve">hal-00906128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des arcs électriques à l'ouverture et de la résistance de contact pour des contacts AgNi dans leurs appareillages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. El Bekri</w:t>
+                <w:t xml:space="preserve">Implementation of a diagnostic tool for semi permanent electrical contacts for a direct contact force measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaabane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hans Essone Obame</w:t>
+                <w:t xml:space="preserve">B. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. à paraître</w:t>
+              <w:t xml:space="preserve">Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906128v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des arcs de coupures dans les relais de puissance en courant continu: effet de la double coupure, de l'atmosphère et du champ magnétique.</w:t>
               </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Essone Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,64 +6457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Essone Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cretinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6927,51 +6927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact behavior of electrical vehicle-battery junction box under high shortening and breaking current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,1193 +7042,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of arcs between carbon electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of arc duration on supple carbon contact in automotive field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-EMD 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57rd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Minneapolis, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707297v1</w:t>
+                <w:t xml:space="preserve">hal-00704407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of arc duration on supple carbon contact in automotive field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57rd IEEE Holm Conference on Electrical Contacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00704407v1</w:t>
+                <w:t xml:space="preserve">hal-00706582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
+                <w:t xml:space="preserve">AC Electrical Arcs With Graphite Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhaja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57rd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Minneapolis, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706582v1</w:t>
+                <w:t xml:space="preserve">hal-00704418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Electrical Arcs With Graphite Electrodes</w:t>
+                <w:t xml:space="preserve">Characteristics of arcs between carbon electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57rd IEEE Holm Conference on Electrical Contacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS-EMD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Akita, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00704418v1</w:t>
+                <w:t xml:space="preserve">hal-00707297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Contact Resistance in Carbon-Gold Contacts in Automotive Keypad Switches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Minimum fretting amplitude in medium force and vibration frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tristani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619525⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, SC, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919071v1</w:t>
+                <w:t xml:space="preserve">hal-00919066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum fretting amplitude in medium force and vibration frequency range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Minimum fretting amplitude in medium force for connector coated material and pure metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tristani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Holm 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Charleston, United States. pp.101--107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919066v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum fretting amplitude in medium force for connector coated material and pure metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Tristani</w:t>
+                <w:t xml:space="preserve">Magnetic blowing of break arcs up to 360 VDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holm 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Charleston, United States. pp.101--107</w:t>
+              <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073297v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Study of Copper Alloys Submitted to Vibration Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2010 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. pp.747-752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2010-28026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic blowing of break arcs up to 360 VDC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourda</w:t>
+                <w:t xml:space="preserve">Influence of Contact Resistance in Carbon-Gold Contacts in Automotive Keypad Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56rd IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Charleston, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919058v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Contact Material for Reduction of Arc Duration for DC Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,372 +8407,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon TFT magnet sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical properties of high value doped polysilicon-based resistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Conference; ElectroChem. Soc. TFTTVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States. pp.276-287</w:t>
+              <w:t xml:space="preserve">Polyse 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936149v1</w:t>
+                <w:t xml:space="preserve">hal-00936587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of high value doped polysilicon-based resistors</w:t>
+                <w:t xml:space="preserve">Reliability improvement of high value doped polysilicon-based resistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rey-Tauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyse 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Nara, Japan</w:t>
+              <w:t xml:space="preserve">ESSREF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936587v1</w:t>
+                <w:t xml:space="preserve">hal-00936590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability improvement of high value doped polysilicon-based resistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysilicon TFT magnet sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSREF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Invited Conference; ElectroChem. Soc. TFTTVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States. pp.276-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936590v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic sensors with polysilicon TFTs</w:t>
               </w:r>
@@ -9009,277 +9009,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-arc Values during Aging by Fretting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
+                <w:t xml:space="preserve">Particle Size Determination in Electrical Arcs with Ag and AgSnO2 Electrodes using X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benjemaa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Doublet</w:t>
+                <w:t xml:space="preserve">M. Kerkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 Sixty-First IEEE Holm Conference on Electrical Contacts (holm), San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, pp.304--308, 2015, 978-1-4673-9341-6</w:t>
+              <w:t xml:space="preserve">, IEEE, pp.59--62, 2015, 978-1-4673-9341-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319981v1</w:t>
+                <w:t xml:space="preserve">hal-01319978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Size Determination in Electrical Arcs with Ag and AgSnO2 Electrodes using X-Ray Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Voltage from Constriction to Micro-arc Values during Aging by Fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El Mossouess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kerkar</w:t>
+                <w:t xml:space="preserve">N. Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 Sixty-First IEEE Holm Conference on Electrical Contacts (holm), San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, pp.59--62, 2015, 978-1-4673-9341-6</w:t>
+              <w:t xml:space="preserve">, IEEE, pp.304--308, 2015, 978-1-4673-9341-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319978v1</w:t>
+                <w:t xml:space="preserve">hal-01319981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9434,51 +9434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Essone Obame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni-Nzamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni Nzamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek Mawidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2025.3535845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3272575" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ramzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chnani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Mossouess" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjem&#226;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Obame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Bourda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Benjemaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v1i1.67.g53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Jemaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sallais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/5/06" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Zindine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.325-326.556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-012-0254-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M14J2CPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benjemaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.436.80" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.02.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZVWVZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Jemaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivoirard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Abdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C5XQSC4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.903499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sachs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Strat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doublet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133745v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plouzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vassa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benjem&#226;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carvou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benmamas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bekri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivenc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautherot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0639" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034807" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhaja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034809" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tristani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619557" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmanfalouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Abdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2005.1518246" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rey-Tauriac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96358-7_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjemaa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Essone Obame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni-Nzamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack Mavuni Nzamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mburasek Mawidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2025.3535845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3272575" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ramzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chnani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El Mossouess" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjem&#226;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Obame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Bourda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Benjemaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v1i1.67.g53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sallais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/5/06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Jemaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benjemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.436.80" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-012-0254-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M14J2CPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Zindine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.325-326.556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafiarivelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.02.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZVWVZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Jemaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivoirard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Abdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C5XQSC4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.903499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hlm51652.2025.11278243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sachs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Strat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doublet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plouzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vassa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benjem&#226;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carvou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benmamas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bekri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivenc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautherot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Praquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0639" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034807" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhaja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034809" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tristani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619557" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619525" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmanfalouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Abdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2005.1518246" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936590v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rey-Tauriac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96358-7_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benjemaa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>