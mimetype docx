--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -234,351 +234,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Optimization of Type II Silicon Clathrate Films</w:t>
+                <w:t xml:space="preserve">Exploring the Potential of Silicon Clathrate Films with NiOx‐Based Selective Contacts for Optoelectronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malad-Chadi Ettobi</w:t>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charif Tamin</w:t>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roques</w:t>
+                <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 224, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/69215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316911v1</w:t>
+                <w:t xml:space="preserve">hal-05250882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Silicon Clathrate Films with NiOx‐Based Selective Contacts for Optoelectronic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and Optimization of Type II Silicon Clathrate Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malad-Chadi Ettobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charif Tamin</w:t>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (17), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202500301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/69215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250882v1</w:t>
+                <w:t xml:space="preserve">hal-05316911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Transparent Contacts Based on a Hafnium‐Titanium Oxide Alloy with Optimized Band Alignment for c‐Si Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Management in Perovskite Photovoltaic Solar Cells: A Perspective</w:t>
+                <w:t xml:space="preserve">Highly microcrystalline phosphorous‐doped Si:H very thin films deposited by RF‐PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berry</w:t>
+                <w:t xml:space="preserve">Alestair Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mermet-Lyaudoz</w:t>
+                <w:t xml:space="preserve">Bilel Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Maria Cuevas Davila</w:t>
+                <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+                <w:t xml:space="preserve">Solène Brottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202200505⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708280v1</w:t>
+                <w:t xml:space="preserve">hal-03657259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly microcrystalline phosphorous‐doped Si:H very thin films deposited by RF‐PECVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light Management in Perovskite Photovoltaic Solar Cells: A Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alestair Wilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+                <w:t xml:space="preserve">Raphaël Mermet-Lyaudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Saidi</w:t>
+                <w:t xml:space="preserve">Jose Maria Cuevas Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Brottet</w:t>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.2200505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202200505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657259v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell edges on the performance of silicon heterojunction solar cells</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Veirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.1333 - 1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,64 +1317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdyb Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Gulkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.00090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dehestru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Einhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2358,51 +2358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-oxygen defect in Czochralski-silicon co-doped with gallium and boron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre E. Rougieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,333 +2473,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PECVD SiOx and SiNx:H films on optical and passivation properties of antireflective porous silicon coatings for silicon solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Fourmond</w:t>
+                <w:t xml:space="preserve">Ga co-doping in Cz-grown silicon ingots to overcome limitations of B and P compensated silicon feedstock for PV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Einhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dupuis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Lauvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jed Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (6), pp.1893 - 1897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000110⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.678-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890411v1</w:t>
+                <w:t xml:space="preserve">hal-02333385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga co-doping in Cz-grown silicon ingots to overcome limitations of B and P compensated silicon feedstock for PV applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of PECVD SiOx and SiNx:H films on optical and passivation properties of antireflective porous silicon coatings for silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahdjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (3), pp.678-681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000330⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.1893 - 1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02333385v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural properties of silicon oxynitride deposited by plasma enhanced chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of PECVD SiON stoichiometry and post-annealing on the silicon surface passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVCVD silicon nitride passivation and ARC layers for multicrystalline solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65 (1-4), pp.297-301</w:t>
@@ -4076,1576 +4076,1567 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the barrier properties of ultra-thin ITO against copper diffusion</w:t>
+                <w:t xml:space="preserve">Investigating the degradation behavior induced by a screen printed copper paste on SHJ solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lanterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Grange</w:t>
+                <w:t xml:space="preserve">Johann Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Jourdan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo Rodrigues Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Dec 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921250v1</w:t>
+                <w:t xml:space="preserve">hal-05583853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of hydrogenated microcrystalline silicon-germanium for low thermal budget near infrared sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of the barrier properties of ultra-thin ITO against copper diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lanterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Dec 2024, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035697v1</w:t>
+                <w:t xml:space="preserve">hal-04921250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Microcrystalline Phosphorous-doped Si:H Very Thin Films Deposited by HF-PECVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Potential of hydrogenated microcrystalline silicon-germanium for low thermal budget near infrared sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alestair Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2021 Fall meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Fransisco, United States. pp.1241507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2647554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366641v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Edge Recombinations on the Performance of Half-, Shingled- and Full Silicon Heterojunction Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Microcrystalline Phosphorous-doped Si:H Very Thin Films Deposited by HF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alestair Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Giglia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Gros-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, online, France. pp.282-285</w:t>
+              <w:t xml:space="preserve">EMRS 2021 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983770v1</w:t>
+                <w:t xml:space="preserve">hal-03366641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the Influence of the Surface Defectivity on Silicon Heterojunction Cell Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Influence of Edge Recombinations on the Performance of Half-, Shingled- and Full Silicon Heterojunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Portaluppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.558-563</w:t>
+              <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, online, France. pp.282-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328235v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Monocrystalline Thin Film Si for Solar Cells Fabricated By Rapid Vapor Deposition with Nano-Surface Controlling Double Layer Porous Si in H2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding of the Influence of the Surface Defectivity on Silicon Heterojunction Cell Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">236th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.558-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389859v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on compact-TiO2 by spray pyrolysis technique and its interface between TiO2/Si layer for tandem solar application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Properties of Monocrystalline Thin Film Si for Solar Cells Fabricated By Rapid Vapor Deposition with Nano-Surface Controlling Double Layer Porous Si in H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryotaro Shibahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methawee Nukunudompanich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Fave</w:t>
+                <w:t xml:space="preserve">Suguru Noda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 85th Electrochemical Society of Japan Spring Metting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">236th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063845v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano structuration de pérovskite pour applications microélectronique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect on compact-TiO2 by spray pyrolysis technique and its interface between TiO2/Si layer for tandem solar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methawee Nukunudompanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">The 85th Electrochemical Society of Japan Spring Metting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405623v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trapping in advanced solar cells: photonic crystals and disordered structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano structuration de pérovskite pour applications microélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Seassal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489360v1</w:t>
+                <w:t xml:space="preserve">hal-02405623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime degradation on n-type wafers with boron-diffused and SiO2/SiN-passivated surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light trapping in advanced solar cells: photonic crystals and disordered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Champory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Renevier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Coz</w:t>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060950v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact nanophotonic structures for down-conversion and down-shifting enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Lalouat</w:t>
+                <w:t xml:space="preserve">Lifetime degradation on n-type wafers with boron-diffused and SiO2/SiN-passivated surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, s-Hertogenbosch, Netherlands. pp.280-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489818v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down Converter Device Combining Rare-Earth Doped Thin Layer and Photonic Crystal for c-Si Based Solar Cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Ultra-compact nanophotonic structures for down-conversion and down-shifting enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908631v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivating Properties of Hydrogenated Amorphous Silicon Carbide Deposited by PECVD Technique for Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,2882 +5690,3286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE OF AMORPHOUS HYDROGENATED SILICON CARBIDE AS A REAR-SIDE PASSIVATION LAYER FOR CRYSTALLINE SILICON SOLAR CELLS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Down Converter Device Combining Rare-Earth Doped Thin Layer and Photonic Crystal for c-Si Based Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.43 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1BO.11.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890566v1</w:t>
+                <w:t xml:space="preserve">hal-00908631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured down-converter module for photovoltaic application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">USE OF AMORPHOUS HYDROGENATED SILICON CARBIDE AS A REAR-SIDE PASSIVATION LAYER FOR CRYSTALLINE SILICON SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gaufrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO, Green Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809390v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PROTERRA project : advanced processes using alternative raw materials for an economic production of high efficiency solar cells and modules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Rambaud</w:t>
+                <w:t xml:space="preserve">Nanostructured down-converter module for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition, EU PVSEC 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.42⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO, Green Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86200G-86200G-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908679v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of boron, phosphorus and gallium co-doped silicon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PROTERRA project : advanced processes using alternative raw materials for an economic production of high efficiency solar cells and modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Williatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition, EU PVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. paper 2DV.3.42, 1952-1956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601278v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping engineering to increase the material yield during crystallization of B and P compensated silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical properties of boron, phosphorus and gallium co-doped silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Einhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lauvray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Freiburg, Germany. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/25thEUPVSEC2010-2BO.3.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00595328v1</w:t>
+                <w:t xml:space="preserve">hal-00601278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rear pecvd dielectrics stacks for industrial silicon solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Doping engineering to increase the material yield during crystallization of B and P compensated silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Greffioz</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Einhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lauvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jed Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 24th European PVSEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.1250 - 1253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/25thEUPVSEC2010-2BO.3.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593537v1</w:t>
+                <w:t xml:space="preserve">hal-00595328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIOxNy – SINx DOUBLE ANTIREFLECTION LAYER FOR MULTICRYSTALLINE SILICON SOLAR CELLS</w:t>
+                <w:t xml:space="preserve">Study of rear pecvd dielectrics stacks for industrial silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mong-The Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Nichiporuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Nichiporuk</w:t>
+                <w:t xml:space="preserve">Mathias Greffioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference (PVSEC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 24th European PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hamburg, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457852v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for grain size characterization of a multi-crystalline silicon ingot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">SIOxNy – SINx DOUBLE ANTIREFLECTION LAYER FOR MULTICRYSTALLINE SILICON SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jed Kraiem</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mong-The Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nichiporuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Specialists Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference (PVSEC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp.1636 - 1639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-2CV.2.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551474v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rear passivation schemes for industrial silicon solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New method for grain size characterization of a multi-crystalline silicon ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gibaja</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Einhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jed Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 23rd European PVSC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th European Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593030v1</w:t>
+                <w:t xml:space="preserve">hal-00551474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ammonia pretreatment of the silicon surface prior to the deposition of silicon nitride layer by pecvd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rear passivation schemes for industrial silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Nichiporuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of 23rd European PVSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/23rdEUPVSEC2008-2CV.5.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546519v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a-Si:H/c-Si Heterojunction Solar Cells on 50 µm Thick Wafers With Rear Point Contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ammonia pretreatment of the silicon surface prior to the deposition of silicon nitride layer by pecvd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Amtablian</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.1629-1632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328386v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive Plasmas and Material Processing, Scientific and Technical Challenges for Industrial Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Trassy</w:t>
+                <w:t xml:space="preserve">a-Si:H/c-Si Heterojunction Solar Cells on 50 µm Thick Wafers With Rear Point Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amtablian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Delannoy</w:t>
+                <w:t xml:space="preserve">P Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tokyo, Japan. pp.709-713</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145596v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining of metallurgical silicon for crystalline solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+                <w:t xml:space="preserve">Inductive Plasmas and Material Processing, Scientific and Technical Challenges for Industrial Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ndzogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ndzogha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Trassy</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.1017-1020</w:t>
+              <w:t xml:space="preserve">Conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokyo, Japan. pp.709-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545537v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Refining of metallurgical silicon for crystalline solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndzogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Trassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.1017-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inductive Plasma Process For Refining Of Solar Grade Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ndzogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Trassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPM 2003 4th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France, France. pp.125--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Defectivity on the Performances of Silicon Heterojunction Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Fourmond</w:t>
+                <w:t xml:space="preserve">AlxTi1-xOy and NiOx contacts deposited at low temperature as selective contacts on crystalline silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lombardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321708v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie nanophotonique pour cellule solaire tandem pérovskite/silicium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Seassal</w:t>
+                <w:t xml:space="preserve">Influence of Surface Defectivity on the Performances of Silicon Heterojunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationale du Photovoltaïque 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066264v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Ablation of Sub-Stoichiometric Silicon Oxide for Rear Side of PERC Thin Si Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ingénierie nanophotonique pour cellule solaire tandem pérovskite/silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationale du Photovoltaïque 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066902v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laser Ablation of Sub-Stoichiometric Silicon Oxide for Rear Side of PERC Thin Si Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gérenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mandorlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of wafer quality on boron-diffused n-type bifacial solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Nichiporuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degoulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Semmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiliconPV 2014, the 4th International Conference on Crystallin Silicon Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, s-Hertogenbosch, Netherlands. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photovoltaïque Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mandorlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’énergie solaire photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Encyclopédie SCIENCES, 9781789482355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.482355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE DOPAGE D'UN MATÉRIAU SEMI-CONDUCTEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Stadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Einhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lauvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2012/007653 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Refining Installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caratini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ndzogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US20080123715A1. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILICON REFINING INSTALLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ndzogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: US2008123715 (A1). EPM. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILICON REFINING INSTALLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ndzogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1753695 (A2). EPM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILICON REFINING INSTALLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ndzogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2871151 (A1). EPM. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8584,51 +8979,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of porous silicon /PECVD SiO x and SiN x :H antireflection coatings for silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8637,90 +9032,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8730,105 +9125,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au photovoltaïque de première génération : du matériau silicium aux couches diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. INSA de Lyon, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00660319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8896,51 +9291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B608D96"/>
+    <w:nsid w:val="0E73F69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9127,51 +9522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-fourmond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-5678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071516778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/ingenierie-et-conversion-de-lumiere-i-lum/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/gp-photovoltaique/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malad-Chadi Ettobi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alestair Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krawczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdyb Agata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Gulkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01804063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degoulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Einhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galbiati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Emile Rougieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehestru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2210032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dehestru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4FBT1X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Rougieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre E. Rougieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lauvray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Kraiem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000330" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G003VQ53-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bererd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quoizola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXLFHC3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMMT1XGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trassy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laugier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilyalov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Kerschaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poortmans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(01)00183-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Baccar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Grekov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jourdan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647554" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366641v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983770v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portaluppi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryotaro Shibahara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hasegawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Noda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methawee Nukunudompanich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Suzuki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ding" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lalouat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1BO.11.2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Husser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.352" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003640" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/25thEUPVSEC2010-2BO.3.2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Nichiporuk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Greffioz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457852v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-2CV.2.59" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551474v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibaja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-2CV.5.15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546519v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amtablian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labrune" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145596v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndzogha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545537v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndzogha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trassy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yvon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066264v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066902v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891851v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Stadler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caratini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baluais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386318v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-fourmond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-5678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071516778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/ingenierie-et-conversion-de-lumiere-i-lum/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/gp-photovoltaique/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malad-Chadi Ettobi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alestair Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krawczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdyb Agata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Gulkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01804063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degoulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Einhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galbiati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Emile Rougieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehestru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2210032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dehestru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4FBT1X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Rougieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre E. Rougieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lauvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Kraiem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000330" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G003VQ53-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bererd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quoizola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXLFHC3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMMT1XGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trassy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laugier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilyalov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Kerschaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poortmans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(01)00183-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Baccar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Grekov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rodrigues Lopes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035697v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portaluppi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryotaro Shibahara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hasegawa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Noda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methawee Nukunudompanich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Suzuki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ding" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lalouat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Husser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.352" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1BO.11.2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003640" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/25thEUPVSEC2010-2BO.3.2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Nichiporuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Greffioz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-2CV.2.59" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibaja" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-2CV.5.15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amtablian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labrune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndzogha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545537v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndzogha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trassy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yvon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lombardot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066264v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582678v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lenergie-solaire-photovoltaique/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.482355" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Stadler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caratini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386319v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baluais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>