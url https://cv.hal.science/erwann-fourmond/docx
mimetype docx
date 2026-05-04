--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -4723,260 +4723,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the Influence of the Surface Defectivity on Silicon Heterojunction Cell Performance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Properties of Monocrystalline Thin Film Si for Solar Cells Fabricated By Rapid Vapor Deposition with Nano-Surface Controlling Double Layer Porous Si in H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryotaro Shibahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suguru Noda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.558-563</w:t>
+              <w:t xml:space="preserve">236th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328235v1</w:t>
+                <w:t xml:space="preserve">hal-02389859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Monocrystalline Thin Film Si for Solar Cells Fabricated By Rapid Vapor Deposition with Nano-Surface Controlling Double Layer Porous Si in H2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding of the Influence of the Surface Defectivity on Silicon Heterojunction Cell Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">236th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.558-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389859v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on compact-TiO2 by spray pyrolysis technique and its interface between TiO2/Si layer for tandem solar application</w:t>
               </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methawee Nukunudompanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,321 +5573,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating Properties of Hydrogenated Amorphous Silicon Carbide Deposited by PECVD Technique for Photovoltaic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gaufrès</w:t>
+                <w:t xml:space="preserve">Down Converter Device Combining Rare-Earth Doped Thin Layer and Photonic Crystal for c-Si Based Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.352⟩</w:t>
+              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.43 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1BO.11.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890554v1</w:t>
+                <w:t xml:space="preserve">hal-00908631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down Converter Device Combining Rare-Earth Doped Thin Layer and Photonic Crystal for c-Si Based Solar Cell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+                <w:t xml:space="preserve">Passivating Properties of Hydrogenated Amorphous Silicon Carbide Deposited by PECVD Technique for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.43 - 45, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Crystalline Silicon Photovoltaics (SiliconPV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hameln, Germany. pp.823 - 832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1BO.11.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908631v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF AMORPHOUS HYDROGENATED SILICON CARBIDE AS A REAR-SIDE PASSIVATION LAYER FOR CRYSTALLINE SILICON SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,278 +6839,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rear passivation schemes for industrial silicon solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ammonia pretreatment of the silicon surface prior to the deposition of silicon nitride layer by pecvd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gibaja</w:t>
+                <w:t xml:space="preserve">F. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 23rd European PVSC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.1629-1632</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593030v1</w:t>
+                <w:t xml:space="preserve">hal-00546519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ammonia pretreatment of the silicon surface prior to the deposition of silicon nitride layer by pecvd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rear passivation schemes for industrial silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Dupuis</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Nichiporuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marcq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">Fabien Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of 23rd European PVSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/23rdEUPVSEC2008-2CV.5.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546519v1</w:t>
+                <w:t xml:space="preserve">hal-00593030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a-Si:H/c-Si Heterojunction Solar Cells on 50 µm Thick Wafers With Rear Point Contacts</w:t>
               </w:r>
@@ -9291,51 +9291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E73F69E"/>
+    <w:nsid w:val="9A3CF914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9522,51 +9522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-fourmond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-5678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071516778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/ingenierie-et-conversion-de-lumiere-i-lum/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/gp-photovoltaique/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malad-Chadi Ettobi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alestair Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krawczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdyb Agata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Gulkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01804063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degoulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Einhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galbiati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Emile Rougieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehestru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2210032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dehestru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4FBT1X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Rougieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre E. Rougieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lauvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Kraiem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000330" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G003VQ53-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bererd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quoizola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXLFHC3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMMT1XGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trassy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laugier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilyalov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Kerschaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poortmans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(01)00183-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Baccar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Grekov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rodrigues Lopes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035697v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portaluppi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryotaro Shibahara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hasegawa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Noda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methawee Nukunudompanich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Suzuki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ding" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lalouat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Husser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.352" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1BO.11.2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003640" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/25thEUPVSEC2010-2BO.3.2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Nichiporuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Greffioz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-2CV.2.59" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibaja" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-2CV.5.15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amtablian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labrune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndzogha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545537v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndzogha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trassy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yvon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lombardot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066264v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582678v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lenergie-solaire-photovoltaique/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.482355" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Stadler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caratini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386319v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baluais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-fourmond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-5678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071516778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/ingenierie-et-conversion-de-lumiere-i-lum/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inl.cnrs.fr/gp-photovoltaique/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malad-Chadi Ettobi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alestair Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krawczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdyb Agata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Gulkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01804063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degoulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Einhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galbiati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Emile Rougieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehestru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2210032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dehestru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4FBT1X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Rougieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre E. Rougieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lauvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Kraiem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000330" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G003VQ53-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bererd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quoizola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXLFHC3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMMT1XGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trassy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laugier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilyalov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Kerschaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poortmans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(01)00183-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Baccar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Grekov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rodrigues Lopes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035697v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portaluppi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryotaro Shibahara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hasegawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Noda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methawee Nukunudompanich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Suzuki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ding" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lalouat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1BO.11.2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Husser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.352" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003640" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/25thEUPVSEC2010-2BO.3.2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Nichiporuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Greffioz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-2CV.2.59" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibaja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/23rdEUPVSEC2008-2CV.5.15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amtablian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labrune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndzogha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545537v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndzogha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trassy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yvon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lombardot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066264v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582678v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lenergie-solaire-photovoltaique/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.482355" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Stadler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caratini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386319v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baluais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>