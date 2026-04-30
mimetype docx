--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A national survey of osteopaths’ conceptions of practice in France: structural validity of the Osteo-TAQfr and the tendency toward technical rationality</w:t>
+                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : une clinique émersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver P Thomson</w:t>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Treffel</w:t>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Wagner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-025-12540-z⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117417v1</w:t>
+                <w:t xml:space="preserve">hal-05231126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : une clinique émersive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A national survey of osteopaths’ conceptions of practice in France: structural validity of the Osteo-TAQfr and the tendency toward technical rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver P Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Treffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerry Draper-Rodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-025-12540-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231126v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virage épistémique de la formation en ostéopathie en France: trois illustrations (volet 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc L’hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -716,77 +716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 349 (44), pp.23-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -833,77 +833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a way between osteopathic principles and evidence-based practices: Response to Esteves et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Draper-Rodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -986,51 +986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du vécu des étudiants lors d’un entretien réflexif centré sur la démarche portfolio. Évaluation située pour le développement de l’Agir en santé : une étude mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,77 +1116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Awareness Drawings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris Cité - STAPS, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1211,77 +1211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au risque du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1306,77 +1306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Supervision de l’intégration du toucher dans le raisonnement clinique ostéopathique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès scientifique en ostéopathie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe.So, Nov 2024, Montréal, Canada. pp.235 - 254</w:t>
@@ -1558,77 +1558,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche globale en ostéopathie, intégration de la santé mentale dans l’atteinte corporelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COngrès de la société française de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France. 20, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1666,51 +1666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision de la mise en place d’une réforme pédagogique sur l’évaluation par compétences en clinique pédagogique. Exploration du vécu des coordinateurs pédagogiques. Étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hariveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1757,77 +1757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e Congrès de I'Acfas, Mobiliser les savoirs en français. Section 100 - Sciences de la santé. 119 - L’ostéopathie : l’enseignement d’une future discipline universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1846,299 +1846,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole pilote d’une exploration phénoménologique des représentations et théories du corps des étudiants en ostéopathie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Méthodologies mixtes pour l'exploration du toucher dans la formation en ostéopathie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès de I'Acfas, Mobiliser les savoirs en français. Section 100 - Sciences de la santé. 119 - L’ostéopathie : l’enseignement d’une future discipline universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Congrès scientifique en ostéopathie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542216v1</w:t>
+                <w:t xml:space="preserve">hal-04972818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Méthodologies mixtes pour l'exploration du toucher dans la formation en ostéopathie »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Protocole pilote d’une exploration phénoménologique des représentations et théories du corps des étudiants en ostéopathie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique en ostéopathie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">91e Congrès de I'Acfas, Mobiliser les savoirs en français. Section 100 - Sciences de la santé. 119 - L’ostéopathie : l’enseignement d’une future discipline universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972818v1</w:t>
+                <w:t xml:space="preserve">hal-04542216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision de la place du toucher dans le raisonnement clinique ostéopathique &amp;quot; Exploration qualitative de l'expérience vécue par des étudiants utilisant un outil de supervision du soin tactile : SNAPPS-Touch (Summarize Narrow Analyse Probe Plan Select)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès international francophone de pédagogie des sciences de la santé (CIFPSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marrakech (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision de la place du toucher dans le raisonnement clinique ostéopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Poprtejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,77 +2280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l’utilisation d’un portfolio corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès international francophone de pédagogie des sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marrackech, Maroc, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2375,77 +2375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of the body of osteopathic students ? Pilot protocol for a phenomenological exploration of osteopathic students' representations and theories of the body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convention 2023, Delivering and developing excellence in osteopathic healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2639,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P Thomson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper-Rodi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12540-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc L&#8217;hermite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2025.01.1.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Geslin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2024.12.3.177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2020.07.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bulle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hariveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poprtejoie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P Thomson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper-Rodi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12540-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc L&#8217;hermite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2025.01.1.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Geslin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2024.12.3.177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2020.07.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bulle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hariveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poprtejoie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>