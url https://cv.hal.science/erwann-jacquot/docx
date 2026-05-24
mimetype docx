--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -576,265 +576,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emersiology in Sport Science: The Unconscious Living Body in the Case of Corporeal Non-Property</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Liné</w:t>
+                <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17511321.2023.2279144⟩</w:t>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349 (44), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spsy.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417553v1</w:t>
+                <w:t xml:space="preserve">hal-04451952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
+                <w:t xml:space="preserve">Emersiology in Sport Science: The Unconscious Living Body in the Case of Corporeal Non-Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmna Manis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 349 (44), pp.23-26. </w:t>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spsy.2023.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2023.2279144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451952v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a way between osteopathic principles and evidence-based practices: Response to Esteves et al.</w:t>
               </w:r>
@@ -980,347 +980,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration du vécu des étudiants lors d’un entretien réflexif centré sur la démarche portfolio. Évaluation située pour le développement de l’Agir en santé : une étude mixte</w:t>
+                <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Garet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences pour la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Au risque du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091545v1</w:t>
+                <w:t xml:space="preserve">hal-05155830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
+                <w:t xml:space="preserve">Exploration du vécu des étudiants lors d’un entretien réflexif centré sur la démarche portfolio. Évaluation située pour le développement de l’Agir en santé : une étude mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Portejoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awareness Drawings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIFEM, May 2025, Orléans, France. pp.S37-S100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972824v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
+                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au risque du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Awareness Drawings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Cité - STAPS, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155830v1</w:t>
+                <w:t xml:space="preserve">hal-04972824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel »</w:t>
               </w:r>
@@ -1414,77 +1414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Supervision de l’intégration du toucher dans le raisonnement clinique ostéopathique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1552,440 +1552,440 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche globale en ostéopathie, intégration de la santé mentale dans l’atteinte corporelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervision de la mise en place d’une réforme pédagogique sur l’évaluation par compétences en clinique pédagogique. Exploration du vécu des coordinateurs pédagogiques. Étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hariveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COngrès de la société française de santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans, France. Pédagogie médicale, 26, pp.S109-S154, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358923v1</w:t>
+                <w:t xml:space="preserve">hal-05091547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision de la mise en place d’une réforme pédagogique sur l’évaluation par compétences en clinique pédagogique. Exploration du vécu des coordinateurs pédagogiques. Étude qualitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’approche globale en ostéopathie, intégration de la santé mentale dans l’atteinte corporelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Garet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences pour la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COngrès de la société française de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France. 20, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05091547v1</w:t>
+                <w:t xml:space="preserve">hal-05358923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel</w:t>
+                <w:t xml:space="preserve">« Méthodologies mixtes pour l'exploration du toucher dans la formation en ostéopathie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès de I'Acfas, Mobiliser les savoirs en français. Section 100 - Sciences de la santé. 119 - L’ostéopathie : l’enseignement d’une future discipline universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Congrès scientifique en ostéopathie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542209v1</w:t>
+                <w:t xml:space="preserve">hal-04972818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Méthodologies mixtes pour l'exploration du toucher dans la formation en ostéopathie »</w:t>
+                <w:t xml:space="preserve">Protocole pilote d’une exploration phénoménologique des représentations et théories du corps des étudiants en ostéopathie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique en ostéopathie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">91e Congrès de I'Acfas, Mobiliser les savoirs en français. Section 100 - Sciences de la santé. 119 - L’ostéopathie : l’enseignement d’une future discipline universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972818v1</w:t>
+                <w:t xml:space="preserve">hal-04542216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole pilote d’une exploration phénoménologique des représentations et théories du corps des étudiants en ostéopathie.</w:t>
+                <w:t xml:space="preserve">Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
@@ -2012,107 +2012,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e Congrès de I'Acfas, Mobiliser les savoirs en français. Section 100 - Sciences de la santé. 119 - L’ostéopathie : l’enseignement d’une future discipline universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542216v1</w:t>
+                <w:t xml:space="preserve">hal-04542209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision de la place du toucher dans le raisonnement clinique ostéopathique &amp;quot; Exploration qualitative de l'expérience vécue par des étudiants utilisant un outil de supervision du soin tactile : SNAPPS-Touch (Summarize Narrow Analyse Probe Plan Select)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,64 +2189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Poprtejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. Pédagogie Médicale 2024; 25 (Suppl. 1): S115-S194, 25, pp.S115-S194, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2639,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P Thomson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper-Rodi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12540-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc L&#8217;hermite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2025.01.1.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Geslin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2024.12.3.177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2020.07.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bulle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hariveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poprtejoie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P Thomson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper-Rodi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12540-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc L&#8217;hermite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2025.01.1.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Geslin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55498/MAINSLIBRES.2024.12.3.177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2020.07.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hariveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poprtejoie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>