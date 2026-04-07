--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwann Lagabrielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwann-lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8333-2750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250355248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Ecology: Land–Sea Governance, Policy, and Research in Réunion Island (2000–2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Aabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du « risque requin » (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and assessing ecosystem services in Europe's Overseas: A comparative analysis of MOVE case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Montero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarumi Kato-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Santos-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/oneeco.7.e87179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of marine predators off an oceanic island and implications for management of a preventative shark fishing program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Niella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulian Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03852-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maritimisation : définition, ébauche d’un indicateur et application aux pays et territoires du sud-ouest de l’océan Indien (1992-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mutations et transitions dans l'océan Indien, 7, pp.57-72. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26171/carnets-oi_0704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning provides a comprehensive framework for building evidence-based shark risk management policies with sea-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateret Shabtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.18 - 26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking spatial costs and benefits of fisheries in marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa L Baskett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reg A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104824. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale multi-level marine spatial planning : a novel methodological approach applied in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn-Claire Livingstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.e0192582. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and anthropogenic factors affecting the increasing occurrence of shark-human interactions around a fast-developing Indian Ocean island (vol 8, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Kiszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Kilfoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.3676. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21553-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with or Eradicating Poisonous Snakes in Densely Populated Caribbean Islands—A Socio-Ecological Challenge for the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Exilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.405-413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojas.2017.74031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic bioregionalisation using open-access data for better planning of marine protected area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A Roberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda T Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2017.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of reef larvae dispersal in the Western Indian Ocean reveals regional connectivity patterns — Potential implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting MPAs – eight challenges for science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R. Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (S2), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a fish larvae dispersal model with otolith data in the Western Indian Ocean and implications for marine spatial planning in data-poor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.13--21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Marine Spatial Planning Methods in Madagascar Demonstrates Value of Alternative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andrefouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.e28969. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating conservation, restoration and land-use planning in islands--An illustrative case study in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic conservation planning in islands: the case study of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21/SI, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effectiveness of regional conservation assessments at representing biodiversity surrogates at a local scale: A case study in Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen J. Esler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.121--133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2009.02014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling with stakeholders to integrate biodiversity into land-use planning - Lessons learned in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.1413-1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00843325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping biodiversity processes for conservation planning in islands: A case study in Reunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokuthula Wistebaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142 (7), pp.1523--1535. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2009.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for monitoring building construction in urban sprawl areas using object-based analysis of Spot 5 images and existing GIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.399--408. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection environmental changes using satellite imageries on reef and watershed contexts in the SWIO, REEFSAT’s project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation cartographique au service de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00850243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sprawl modelling in the Lesser Antilles: the case of a French island, Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Vassoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark attack impact on spatial and temporal distribution of users on the western coast of Reunion Island, France, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 8th symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Status of Marine Protected Areas in the Mediterranean Sea 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gabrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MedPAN Collection. MedPAN Collection, pp.254, 2012, 979-10-92093-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la puissance de l’Union européenne dans l’océan Indien occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union Européenne, modèle de puissance ou puissance modèle dans l’océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Actes de la RDUE, Clément Juglar, pp.81-110, 2018, 978-2-908735-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées face au changement climatique : de la résilience écosystémique à la résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, 2015, 978-2-7099-2092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about interdependencies and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats to Paradise ? Plant Invasions in Protected Areas of the Western Indian Ocean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn C. Foxcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foxcroft, Llewellyn C. and Pyšek, Petr and Richardson, David M. and Genovesi, Piero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Invasions in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.423--447, 2013, 978-94-007-7749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The companion modelling approach: dealing with multiple scales and multiple levels of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling: a participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.231-253, 2011, 978-2-7592-0922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle et niveaux d'organisation multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.251-275, 2010, 9782759206209. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.etien.2010.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du “risque requin” (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the biodiversity of Planning Domain 5 (Marion and Prince Edward Islands – Del Cano – Crozet) for ecoregionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission for the Conservation of Antarctic Marine Living Resources. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically or biologically significant areas in the pelagic realm: examples & guidelines–workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Union for Conservation of Nature. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable, environnement et forêt - Gestion des ressources et des territoires (Gert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la conservation de la biodiversité et modélisation territoriale à l'île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Réunion, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00247406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwann Lagabrielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwann-lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8333-2750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250355248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Ecology: Land–Sea Governance, Policy, and Research in Réunion Island (2000–2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Aabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du « risque requin » (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and assessing ecosystem services in Europe's Overseas: A comparative analysis of MOVE case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Montero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarumi Kato-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Santos-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/oneeco.7.e87179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maritimisation : définition, ébauche d’un indicateur et application aux pays et territoires du sud-ouest de l’océan Indien (1992-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mutations et transitions dans l'océan Indien, 7, pp.57-72. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26171/carnets-oi_0704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of marine predators off an oceanic island and implications for management of a preventative shark fishing program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Niella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulian Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03852-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning provides a comprehensive framework for building evidence-based shark risk management policies with sea-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateret Shabtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.18 - 26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking spatial costs and benefits of fisheries in marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa L Baskett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reg A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104824. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale multi-level marine spatial planning : a novel methodological approach applied in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn-Claire Livingstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.e0192582. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and anthropogenic factors affecting the increasing occurrence of shark-human interactions around a fast-developing Indian Ocean island (vol 8, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Kiszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Kilfoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.3676. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21553-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with or Eradicating Poisonous Snakes in Densely Populated Caribbean Islands—A Socio-Ecological Challenge for the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Exilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.405-413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojas.2017.74031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic bioregionalisation using open-access data for better planning of marine protected area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A Roberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda T Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2017.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of reef larvae dispersal in the Western Indian Ocean reveals regional connectivity patterns — Potential implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting MPAs – eight challenges for science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R. Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (S2), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a fish larvae dispersal model with otolith data in the Western Indian Ocean and implications for marine spatial planning in data-poor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.13--21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Marine Spatial Planning Methods in Madagascar Demonstrates Value of Alternative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andrefouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.e28969. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic conservation planning in islands: the case study of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21/SI, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating conservation, restoration and land-use planning in islands--An illustrative case study in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effectiveness of regional conservation assessments at representing biodiversity surrogates at a local scale: A case study in Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen J. Esler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.121--133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2009.02014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling with stakeholders to integrate biodiversity into land-use planning - Lessons learned in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.1413-1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00843325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping biodiversity processes for conservation planning in islands: A case study in Reunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokuthula Wistebaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142 (7), pp.1523--1535. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2009.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for monitoring building construction in urban sprawl areas using object-based analysis of Spot 5 images and existing GIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.399--408. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection environmental changes using satellite imageries on reef and watershed contexts in the SWIO, REEFSAT’s project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation cartographique au service de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00850243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sprawl modelling in the Lesser Antilles: the case of a French island, Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Vassoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark attack impact on spatial and temporal distribution of users on the western coast of Reunion Island, France, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 8th symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Status of Marine Protected Areas in the Mediterranean Sea 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gabrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MedPAN Collection. MedPAN Collection, pp.254, 2012, 979-10-92093-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la puissance de l’Union européenne dans l’océan Indien occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union Européenne, modèle de puissance ou puissance modèle dans l’océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Actes de la RDUE, Clément Juglar, pp.81-110, 2018, 978-2-908735-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées face au changement climatique : de la résilience écosystémique à la résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, 2015, 978-2-7099-2092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about interdependencies and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats to Paradise ? Plant Invasions in Protected Areas of the Western Indian Ocean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn C. Foxcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foxcroft, Llewellyn C. and Pyšek, Petr and Richardson, David M. and Genovesi, Piero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Invasions in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.423--447, 2013, 978-94-007-7749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The companion modelling approach: dealing with multiple scales and multiple levels of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling: a participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.231-253, 2011, 978-2-7592-0922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle et niveaux d'organisation multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.251-275, 2010, 9782759206209. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.etien.2010.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du “risque requin” (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the biodiversity of Planning Domain 5 (Marion and Prince Edward Islands – Del Cano – Crozet) for ecoregionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission for the Conservation of Antarctic Marine Living Resources. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically or biologically significant areas in the pelagic realm: examples & guidelines–workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Union for Conservation of Nature. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable, environnement et forêt - Gestion des ressources et des territoires (Gert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la conservation de la biodiversité et modélisation territoriale à l'île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Réunion, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00247406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="679E9CFE"/>
+    <w:nsid w:val="1A9B824B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-lagabrielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8333-2750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250355248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Losen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Do Huu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03237385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Niella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulian Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03852-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03603612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel C&#233;leste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateret Shabtay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker-M&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Allnutt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L Baskett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg A Watson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn-Claire Livingstone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192582" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Kiszka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Kilfoil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21553-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Exilie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojas.2017.74031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Roberson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda T Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn Livingstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.08.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Allnutt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Mcclanahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028969" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.02.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Esler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2009.02014.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K4LQSZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Dar&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nokuthula Wistebaar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.02.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7C3KWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCJ7V5X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Vassoigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabri&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bissery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Paassen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kueffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn C. Foxcroft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koubbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crawford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bax" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00247406v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-lagabrielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8333-2750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250355248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Losen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Do Huu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03603612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel C&#233;leste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03237385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Niella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulian Almeida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03852-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateret Shabtay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker-M&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Allnutt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L Baskett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg A Watson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn-Claire Livingstone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192582" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Kiszka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Kilfoil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21553-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Exilie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojas.2017.74031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Roberson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda T Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn Livingstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.08.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Allnutt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Mcclanahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028969" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Esler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2009.02014.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K4LQSZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Dar&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nokuthula Wistebaar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.02.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7C3KWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCJ7V5X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Vassoigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabri&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bissery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Paassen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kueffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn C. Foxcroft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koubbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crawford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bax" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00247406v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>