--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwann Lagabrielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwann-lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8333-2750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250355248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Ecology: Land–Sea Governance, Policy, and Research in Réunion Island (2000–2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Aabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du « risque requin » (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and assessing ecosystem services in Europe's Overseas: A comparative analysis of MOVE case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Montero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarumi Kato-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Santos-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/oneeco.7.e87179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maritimisation : définition, ébauche d’un indicateur et application aux pays et territoires du sud-ouest de l’océan Indien (1992-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mutations et transitions dans l'océan Indien, 7, pp.57-72. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26171/carnets-oi_0704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of marine predators off an oceanic island and implications for management of a preventative shark fishing program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Niella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulian Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03852-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning provides a comprehensive framework for building evidence-based shark risk management policies with sea-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateret Shabtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.18 - 26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking spatial costs and benefits of fisheries in marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa L Baskett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reg A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104824. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale multi-level marine spatial planning : a novel methodological approach applied in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn-Claire Livingstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.e0192582. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and anthropogenic factors affecting the increasing occurrence of shark-human interactions around a fast-developing Indian Ocean island (vol 8, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Kiszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Kilfoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.3676. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21553-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with or Eradicating Poisonous Snakes in Densely Populated Caribbean Islands—A Socio-Ecological Challenge for the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Exilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.405-413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojas.2017.74031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic bioregionalisation using open-access data for better planning of marine protected area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A Roberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda T Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2017.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of reef larvae dispersal in the Western Indian Ocean reveals regional connectivity patterns — Potential implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting MPAs – eight challenges for science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R. Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (S2), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a fish larvae dispersal model with otolith data in the Western Indian Ocean and implications for marine spatial planning in data-poor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.13--21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Marine Spatial Planning Methods in Madagascar Demonstrates Value of Alternative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andrefouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.e28969. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic conservation planning in islands: the case study of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21/SI, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating conservation, restoration and land-use planning in islands--An illustrative case study in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effectiveness of regional conservation assessments at representing biodiversity surrogates at a local scale: A case study in Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen J. Esler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.121--133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2009.02014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling with stakeholders to integrate biodiversity into land-use planning - Lessons learned in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.1413-1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00843325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping biodiversity processes for conservation planning in islands: A case study in Reunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokuthula Wistebaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142 (7), pp.1523--1535. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2009.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for monitoring building construction in urban sprawl areas using object-based analysis of Spot 5 images and existing GIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.399--408. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection environmental changes using satellite imageries on reef and watershed contexts in the SWIO, REEFSAT’s project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation cartographique au service de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00850243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sprawl modelling in the Lesser Antilles: the case of a French island, Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Vassoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark attack impact on spatial and temporal distribution of users on the western coast of Reunion Island, France, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 8th symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Status of Marine Protected Areas in the Mediterranean Sea 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gabrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MedPAN Collection. MedPAN Collection, pp.254, 2012, 979-10-92093-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la puissance de l’Union européenne dans l’océan Indien occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union Européenne, modèle de puissance ou puissance modèle dans l’océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Actes de la RDUE, Clément Juglar, pp.81-110, 2018, 978-2-908735-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées face au changement climatique : de la résilience écosystémique à la résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, 2015, 978-2-7099-2092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about interdependencies and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats to Paradise ? Plant Invasions in Protected Areas of the Western Indian Ocean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn C. Foxcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foxcroft, Llewellyn C. and Pyšek, Petr and Richardson, David M. and Genovesi, Piero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Invasions in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.423--447, 2013, 978-94-007-7749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The companion modelling approach: dealing with multiple scales and multiple levels of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling: a participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.231-253, 2011, 978-2-7592-0922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle et niveaux d'organisation multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.251-275, 2010, 9782759206209. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.etien.2010.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du “risque requin” (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the biodiversity of Planning Domain 5 (Marion and Prince Edward Islands – Del Cano – Crozet) for ecoregionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission for the Conservation of Antarctic Marine Living Resources. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically or biologically significant areas in the pelagic realm: examples & guidelines–workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Union for Conservation of Nature. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable, environnement et forêt - Gestion des ressources et des territoires (Gert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la conservation de la biodiversité et modélisation territoriale à l'île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Réunion, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00247406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwann Lagabrielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erwann-lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8333-2750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250355248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Ecology: Land–Sea Governance, Policy, and Research in Réunion Island (2000–2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Aabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du « risque requin » (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and assessing ecosystem services in Europe's Overseas: A comparative analysis of MOVE case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Montero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarumi Kato-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Santos-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/oneeco.7.e87179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of marine predators off an oceanic island and implications for management of a preventative shark fishing program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Niella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulian Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03852-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maritimisation : définition, ébauche d’un indicateur et application aux pays et territoires du sud-ouest de l’océan Indien (1992-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mutations et transitions dans l'océan Indien, 7, pp.57-72. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26171/carnets-oi_0704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning provides a comprehensive framework for building evidence-based shark risk management policies with sea-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateret Shabtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.18 - 26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking spatial costs and benefits of fisheries in marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa L Baskett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reg A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104824. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale multi-level marine spatial planning : a novel methodological approach applied in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn-Claire Livingstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.e0192582. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and anthropogenic factors affecting the increasing occurrence of shark-human interactions around a fast-developing Indian Ocean island (vol 8, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Kiszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Kilfoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.3676. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21553-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with or Eradicating Poisonous Snakes in Densely Populated Caribbean Islands—A Socio-Ecological Challenge for the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Exilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.405-413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojas.2017.74031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic bioregionalisation using open-access data for better planning of marine protected area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A Roberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda T Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsyn Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2017.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of reef larvae dispersal in the Western Indian Ocean reveals regional connectivity patterns — Potential implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting MPAs – eight challenges for science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R. Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (S2), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a fish larvae dispersal model with otolith data in the Western Indian Ocean and implications for marine spatial planning in data-poor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.13--21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Marine Spatial Planning Methods in Madagascar Demonstrates Value of Alternative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Allnutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andrefouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merrill Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.e28969. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic conservation planning in islands: the case study of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21/SI, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating conservation, restoration and land-use planning in islands--An illustrative case study in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effectiveness of regional conservation assessments at representing biodiversity surrogates at a local scale: A case study in Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen J. Esler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.121--133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2009.02014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling with stakeholders to integrate biodiversity into land-use planning - Lessons learned in Réunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.1413-1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00843325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping biodiversity processes for conservation planning in islands: A case study in Reunion Island (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokuthula Wistebaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142 (7), pp.1523--1535. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2009.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for monitoring building construction in urban sprawl areas using object-based analysis of Spot 5 images and existing GIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.399--408. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection environmental changes using satellite imageries on reef and watershed contexts in the SWIO, REEFSAT’s project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation cartographique au service de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00850243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sprawl modelling in the Lesser Antilles: the case of a French island, Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Vassoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark attack impact on spatial and temporal distribution of users on the western coast of Reunion Island, France, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 8th symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Status of Marine Protected Areas in the Mediterranean Sea 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gabrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MedPAN Collection. MedPAN Collection, pp.254, 2012, 979-10-92093-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la puissance de l’Union européenne dans l’océan Indien occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Céleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union Européenne, modèle de puissance ou puissance modèle dans l’océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Actes de la RDUE, Clément Juglar, pp.81-110, 2018, 978-2-908735-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées face au changement climatique : de la résilience écosystémique à la résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, 2015, 978-2-7099-2092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about interdependencies and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats to Paradise ? Plant Invasions in Protected Areas of the Western Indian Ocean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn C. Foxcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foxcroft, Llewellyn C. and Pyšek, Petr and Richardson, David M. and Genovesi, Piero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Invasions in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.423--447, 2013, 978-94-007-7749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The companion modelling approach: dealing with multiple scales and multiple levels of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling: a participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.231-253, 2011, 978-2-7592-0922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle et niveaux d'organisation multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.251-275, 2010, 9782759206209. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.etien.2010.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et (dé)légitimation des savoirs et des représentations dans la gouvernance évolutive du “risque requin” (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Do Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the biodiversity of Planning Domain 5 (Marion and Prince Edward Islands – Del Cano – Crozet) for ecoregionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission for the Conservation of Antarctic Marine Living Resources. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically or biologically significant areas in the pelagic realm: examples & guidelines–workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Union for Conservation of Nature. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable, environnement et forêt - Gestion des ressources et des territoires (Gert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la conservation de la biodiversité et modélisation territoriale à l'île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Réunion, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00247406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9B824B"/>
+    <w:nsid w:val="138D575D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-lagabrielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8333-2750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250355248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Losen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Do Huu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03603612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel C&#233;leste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03237385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Niella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulian Almeida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03852-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateret Shabtay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker-M&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Allnutt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L Baskett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg A Watson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn-Claire Livingstone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192582" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Kiszka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Kilfoil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21553-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Exilie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojas.2017.74031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Roberson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda T Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn Livingstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.08.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Allnutt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Mcclanahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028969" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Esler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2009.02014.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K4LQSZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Dar&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nokuthula Wistebaar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.02.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7C3KWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCJ7V5X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Vassoigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabri&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bissery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Paassen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kueffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn C. Foxcroft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koubbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crawford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bax" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00247406v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erwann-lagabrielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8333-2750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250355248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Losen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Do Huu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03237385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Niella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulian Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03852-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03603612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel C&#233;leste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateret Shabtay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker-M&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Allnutt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L Baskett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg A Watson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn-Claire Livingstone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192582" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Kiszka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Kilfoil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21553-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Exilie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojas.2017.74031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Roberson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda T Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsyn Livingstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.08.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Allnutt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Mcclanahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrill Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028969" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Esler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2009.02014.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K4LQSZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Dar&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nokuthula Wistebaar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.02.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7C3KWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCJ7V5X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Vassoigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabri&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bissery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Paassen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kueffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn C. Foxcroft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koubbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crawford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bax" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00247406v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>