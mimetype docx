--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
+                <w:t xml:space="preserve">Turbofan Aeroacoustics with a Serrated Stator: Design, Predictions, and Comparisons with Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (10), pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J065049⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.j065316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185362v1</w:t>
+                <w:t xml:space="preserve">hal-05123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbofan Aeroacoustics with a Serrated Stator: Design, Predictions, and Comparisons with Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Buszyk</w:t>
+                <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Barrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 3 (10), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.j065316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J065049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123197v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple hot wire temperature drift correction based on temperature sensitivity applied to a turbulent shear layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Scarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -729,90 +729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1274,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1463,503 +1463,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
+                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ollivier</w:t>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yuldashev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331750v1</w:t>
+                <w:t xml:space="preserve">hal-01296932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296932v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Karzova</w:t>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
+              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296926v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (2), pp.556-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.105006. </w:t>
@@ -2153,554 +2153,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic Performances of the ECL5 UHBR Turbofan Model With Serrated OGVs: Design, Predictions and Comparisons With Measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+                <w:t xml:space="preserve">ADVECTION BOUNDARY LAW FOR SOUND TRANSMISSION ATTENUATION OF PLANE AND SPINNING GUIDED MODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA-CEAS Aeroacoustics Conference 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italie, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664158v1</w:t>
+                <w:t xml:space="preserve">hal-04573397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advection Boundary Law in presence of mean-flow and spinning modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Volery</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3010472⟩</w:t>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605994v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Scarano</w:t>
+                <w:t xml:space="preserve">Aeroacoustic Performances of the ECL5 UHBR Turbofan Model With Serrated OGVs: Design, Predictions and Comparisons With Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+              <w:t xml:space="preserve">AIAA-CEAS Aeroacoustics Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607546v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVECTION BOUNDARY LAW FOR SOUND TRANSMISSION ATTENUATION OF PLANE AND SPINNING GUIDED MODES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+                <w:t xml:space="preserve">The Advection Boundary Law in presence of mean-flow and spinning modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Gillet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573397v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t>
               </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2967,51 +2967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Brandstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,524 +3082,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294088v1</w:t>
+                <w:t xml:space="preserve">hal-04273661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123277v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t>
+                <w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mardjono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Long Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2658382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273682v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-4188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273661v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart acoustic lining for UHBR technologies engine: from the design of an electroacoustic metasurface to experimental characterization under flow</w:t>
               </w:r>
@@ -3713,364 +3713,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'antennes MEMS souples et de grandes dimensions pour la mesure de fluctuations de pression pariétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938107v1</w:t>
+                <w:t xml:space="preserve">hal-03848135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'antennes MEMS souples et de grandes dimensions pour la mesure de fluctuations de pression pariétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement non-linéaire des plaques perforées dans des simulations temporelles de propagation acoustique en conduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848135v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement non-linéaire des plaques perforées dans des simulations temporelles de propagation acoustique en conduit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daher Diab</w:t>
+                <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847840v1</w:t>
+                <w:t xml:space="preserve">hal-03938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D active liner experimental results in acoustic flow duct facility</w:t>
               </w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4588,51 +4588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new MEMS microphone array for the wavenumber analysis of wall-pressure fluctuations: application to the modal investigation of a ducted low-Mach number stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,64 +4718,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,278 +4941,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+                <w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 1: Wall-pressure measurement and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruber</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leneveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382960v1</w:t>
+                <w:t xml:space="preserve">hal-02409530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 1: Wall-pressure measurement and analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Prigent</w:t>
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Leneveu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Delft, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409530v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvolution of the wave number - frequency spectra of wall pressure fluctuations</w:t>
               </w:r>
@@ -5449,64 +5449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification of a small-scale ducted fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,90 +5570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse capteurs de pression et de microphones MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5689,515 +5689,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
+                <w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409479v1</w:t>
+                <w:t xml:space="preserve">hal-02409490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency calibration of MEMS microphones using spherical N-waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la réponse de microphones MEMS et de microcapteurs de pression en hautes fréquences (10 kHz-1 MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ecully, France. pp.1685</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331741v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse de microphones MEMS et de microcapteurs de pression en hautes fréquences (10 kHz-1 MHz)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523309v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High frequency calibration of MEMS microphones using spherical N-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ecully, France. pp.1685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409490v1</w:t>
+                <w:t xml:space="preserve">hal-01331741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t>
               </w:r>
@@ -6209,64 +6209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Turbulence and Shear Flow Phenomena (TSFP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.203-207</w:t>
@@ -6442,77 +6442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Atlanta, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,520 +6540,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band aero-acoustic microphone with improved low-frequency characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Man- Wong</w:t>
+                <w:t xml:space="preserve">Propagation of N-waves in a turbulent and refracting atmosphere with ground effects (laboratory-scale experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Int. Conf. on Solid-State Sensors, Actuators and Microsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627147⟩</w:t>
+              <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.045072-045072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964938v1</w:t>
+                <w:t xml:space="preserve">hal-02409394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of N-waves in a turbulent and refracting atmosphere with ground effects (laboratory-scale experiment)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Wide-band aero-acoustic microphone with improved low-frequency characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man- Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.045072-045072, </w:t>
+              <w:t xml:space="preserve">The 17th Int. Conf. on Solid-State Sensors, Actuators and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. pp.1835 - 1838, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4799605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409394v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+                <w:t xml:space="preserve">Wide-Band Piezoresistive Microphone for Aero-Acoustic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man- Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Annual IEEE Conference on Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. pp.818-821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2012.6411105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811138v1</w:t>
+                <w:t xml:space="preserve">hal-00815171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-Band Piezoresistive Microphone for Aero-Acoustic Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Salze</w:t>
+                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yuldashev</w:t>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Annual IEEE Conference on Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815171v1</w:t>
+                <w:t xml:space="preserve">hal-00811138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of spherically diverging N-waves in a turbulent atmosphere: experiment</w:t>
               </w:r>
@@ -7065,77 +7065,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
@@ -7164,77 +7164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of weak shocks leading to Mach stem formation in focused beams and reflections from a rigid surface: numerical modeling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,51 +7302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the sound field emitted by an electric spark source in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'ondes de choc acoustique: influence de la réponse des microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7949,51 +7949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j065316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03017-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/10/105006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605994v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010472" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0255" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2574" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leneveu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rissmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Engelman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3291" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pestana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man- Wong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627147" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j065316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03017-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/10/105006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605994v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010472" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0255" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2574" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leneveu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rissmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Engelman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3291" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pestana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man- Wong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627147" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>