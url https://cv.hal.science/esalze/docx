--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,2076 +66,2210 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbofan Aeroacoustics with a Serrated Stator: Design, Predictions, and Comparisons with Measurements</w:t>
+                <w:t xml:space="preserve">Scattering of Acoustic Waves by a Turbulent Shear Layer: New Insights into Haystacking and Implications for Acoustic Imaging Corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Buszyk</w:t>
+                <w:t xml:space="preserve">Francesco Scarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+                <w:t xml:space="preserve">Joannès Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Salze</w:t>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.j065316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J065808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123197v1</w:t>
+                <w:t xml:space="preserve">hal-05610238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Advection Boundary Law in presence of mean flow and plane wave excitation : Passivity, nonreciprocity and enhanced noise transmission attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J065049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 618 (A), pp.119293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185362v1</w:t>
+                <w:t xml:space="preserve">hal-05221503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+                <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Salze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Gillet</w:t>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 240, pp.110896. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (10), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J065049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221355v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advection Boundary Law in presence of mean flow and plane wave excitation : Passivity, nonreciprocity and enhanced noise transmission attenuation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Turbofan Aeroacoustics with a Serrated Stator: Design, Predictions, and Comparisons with Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119293⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.j065316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221503v1</w:t>
+                <w:t xml:space="preserve">hal-05123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple hot wire temperature drift correction based on temperature sensitivity applied to a turbulent shear layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Scarano</w:t>
+                <w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240, pp.110896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0232138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04928646v1</w:t>
+                <w:t xml:space="preserve">hal-05221355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t>
+                <w:t xml:space="preserve">A simple hot wire temperature drift correction based on temperature sensitivity applied to a turbulent shear layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Buszyk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Scarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0232138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04192038v2</w:t>
+                <w:t xml:space="preserve">hal-04928646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear broadband time-domain admittance boundary condition for duct acoustics. Application to perforated plate liners</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116892⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736437v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In flow acoustic characterisation of a 2D active liner with local and non local strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear broadband time-domain admittance boundary condition for duct acoustics. Application to perforated plate liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Perez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 528, pp.116892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818635v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of sound-absorbing periodic porous materials using additive manufacturing technologies: Round robin study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In flow acoustic characterisation of a 2D active liner with local and non local strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Zieliński</w:t>
+                <w:t xml:space="preserve">Matthias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Opiela</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boutin</w:t>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101564⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.108655 (13). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084698v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure and wavenumber filtering of wall pressure fluctuations on a full-scale cockpit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility of sound-absorbing periodic porous materials using additive manufacturing technologies: Round robin study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Opiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Pawłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Prigent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61, pp.201. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-03017-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234710v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of Wave-Number-Frequency Spectra of Wall Pressure Fluctuations</w:t>
+                <w:t xml:space="preserve">Spatial structure and wavenumber filtering of wall pressure fluctuations on a full-scale cockpit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Prigent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">S.L. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J058203⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-03017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409546v1</w:t>
+                <w:t xml:space="preserve">hal-03234710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of Wave-Number-Frequency Spectra of Wall Pressure Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Simon Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J058203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296932v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296926v1</w:t>
+                <w:t xml:space="preserve">hal-01296932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331750v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Salze</w:t>
+                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Yuldashev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.556-566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4887458⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136639v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.556-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4887458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bulk micro-machined wide-band aero-acoustic microphone and its application to acoustic ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.105006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/23/10/105006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2145,5388 +2279,5388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVECTION BOUNDARY LAW FOR SOUND TRANSMISSION ATTENUATION OF PLANE AND SPINNING GUIDED MODES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Gillet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Brandstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573397v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Pereira</w:t>
+                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 1: design of an electroacoustic liner and experimental characterization under flow in rectangular cross-section ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607546v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic Performances of the ECL5 UHBR Turbofan Model With Serrated OGVs: Design, Predictions and Comparisons With Measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA-CEAS Aeroacoustics Conference 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3160⟩</w:t>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (Aeroacoustics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. pp.3304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664158v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Advection Boundary Law in presence of mean-flow and spinning modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele De Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3010472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Aeroacoustic Performances of the ECL5 UHBR Turbofan Model With Serrated OGVs: Design, Predictions and Comparisons With Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (Aeroacoustics 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3304⟩</w:t>
+              <w:t xml:space="preserve">AIAA-CEAS Aeroacoustics Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672177v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 1: design of an electroacoustic liner and experimental characterization under flow in rectangular cross-section ducts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billon</w:t>
+                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Salze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lissek</w:t>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3303⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672175v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">ADVECTION BOUNDARY LAW FOR SOUND TRANSMISSION ATTENUATION OF PLANE AND SPINNING GUIDED MODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italie, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607538v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mardjono</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2658382⟩</w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-4188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294088v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mardjono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-4188⟩</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Long Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2658382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123277v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart acoustic lining for UHBR technologies engine: from the design of an electroacoustic metasurface to experimental characterization under flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Long Beach, United States. pp.72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2658519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'antennes MEMS souples et de grandes dimensions pour la mesure de fluctuations de pression pariétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement non-linéaire des plaques perforées dans des simulations temporelles de propagation acoustique en conduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D active liner experimental results in acoustic flow duct facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME's Premier Conference on Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dearborn MI, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2022-88324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of an active (acoustic) liner prototype in an acoustic flow duct facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Los Angeles, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2583099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of wall-pressure fluctuations on a full-scale business jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.727-730, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical optimization of liner impedance in acoustic duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Los Angeles (virtual), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2020-2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new MEMS microphone array for the wavenumber analysis of wall-pressure fluctuations: application to the modal investigation of a ducted low-Mach number stage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 1: Wall-pressure measurement and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leneveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377837v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Delft, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409538v1</w:t>
+                <w:t xml:space="preserve">hal-02382960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 2: Vibroacoustic modelling and transmission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A new MEMS microphone array for the wavenumber analysis of wall-pressure fluctuations: application to the modal investigation of a ducted low-Mach number stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Delft, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409520v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 1: Wall-pressure measurement and analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leneveu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josselin Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409530v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 2: Vibroacoustic modelling and transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382960v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvolution of the wave number - frequency spectra of wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Engelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-3291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustics of an axial ducted low Mach-number stage: numerical and experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pestana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Sanjose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2017-3215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification of a small-scale ducted fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse capteurs de pression et de microphones MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.834-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse de microphones MEMS et de microcapteurs de pression en hautes fréquences (10 kHz-1 MHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency calibration of MEMS microphones using spherical N-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ecully, France. pp.1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Turbulence and Shear Flow Phenomena (TSFP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large band MEMS microphone for high frequency acoustic applications in air (10 kHz -1MHz)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Atlanta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-2909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128323v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Large band MEMS microphone for high frequency acoustic applications in air (10 kHz -1MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.203-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383052v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of N-waves in a turbulent and refracting atmosphere with ground effects (laboratory-scale experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.045072-045072, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4799605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-band aero-acoustic microphone with improved low-frequency characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man- Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Int. Conf. on Solid-State Sensors, Actuators and Microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. pp.1835 - 1838, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-Band Piezoresistive Microphone for Aero-Acoustic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Yuldashev</w:t>
+                <w:t xml:space="preserve">Interaction of weak shocks leading to Mach stem formation in focused beams and reflections from a rigid surface: numerical modeling and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Annual IEEE Conference on Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815171v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+                <w:t xml:space="preserve">Wide-Band Piezoresistive Microphone for Aero-Acoustic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man- Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Annual IEEE Conference on Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. pp.818-821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2012.6411105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811138v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of spherically diverging N-waves in a turbulent atmosphere: experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811157v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of weak shocks leading to Mach stem formation in focused beams and reflections from a rigid surface: numerical modeling and experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Propagation of spherically diverging N-waves in a turbulent atmosphere: experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît André</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811290v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the sound field emitted by an electric spark source in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V. Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Forum Acusticum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'ondes de choc acoustique: influence de la réponse des microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V. Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7536,156 +7670,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-scale characterization of lightning strikes: acoustical and electrical measurements synchronized with optical visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.045009, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0001656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,114 +7829,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation acoustique non-linéaire en milieu inhomogène avec effets de sol : expériences à l'échelle du laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Centrale de Lyon, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ECDL0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00818848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7949,51 +8083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j065316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03017-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/10/105006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605994v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010472" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0255" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2574" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leneveu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rissmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Engelman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3291" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pestana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man- Wong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627147" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j065316" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03017-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prigent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/10/105006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605994v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0255" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leneveu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2574" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rissmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alonso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Engelman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3291" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pestana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thisse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man- Wong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627147" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411105" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>