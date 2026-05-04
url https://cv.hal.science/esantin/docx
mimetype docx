--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1041,174 +1041,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Το επίγραμμα του αυληστή Αντιγένη</w:t>
+                <w:t xml:space="preserve">Les langues de la poésie épigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XCII (2), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.922.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085035v1</w:t>
+                <w:t xml:space="preserve">hal-03083669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de la poésie épigraphique</w:t>
+                <w:t xml:space="preserve">Το επίγραμμα του αυληστή Αντιγένη</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/phil.922.0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03083669v1</w:t>
+                <w:t xml:space="preserve">hal-03085035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Το επίγραμμα της Αρχιδίκης</w:t>
               </w:r>
@@ -2004,238 +2004,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Δύο θεσσαλικά επιγράμματα, του Μένωνα και τουΤελευτία</w:t>
+                <w:t xml:space="preserve">θεσσαλικά επιγράμματα, του Θεοδωρίδα για τη Φαιναρέτη και τον Δορωθέο</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 65, pp.61-64</w:t>
+              <w:t xml:space="preserve">, 2014, 66, pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675640v1</w:t>
+                <w:t xml:space="preserve">hal-01675638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">θεσσαλικά επιγράμματα, του Θεοδωρίδα για τη Φαιναρέτη και τον Δορωθέο</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Lucillio, Epigrammi, introduction, texte critique, traduction et commentaire par Lucia Floridi, Texte und Kommentare, 47, Berlin-Boston, De Gruyter, 2014, X + 662 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.143-145</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675638v1</w:t>
+                <w:t xml:space="preserve">hal-01674755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Lucillio, Epigrammi, introduction, texte critique, traduction et commentaire par Lucia Floridi, Texte und Kommentare, 47, Berlin-Boston, De Gruyter, 2014, X + 662 pages</w:t>
+                <w:t xml:space="preserve">Δύο θεσσαλικά επιγράμματα, του Μένωνα και τουΤελευτία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674755v1</w:t>
+                <w:t xml:space="preserve">hal-01675640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigrammes signées de Thessalie</w:t>
               </w:r>
@@ -2448,251 +2448,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronaca del convegno &amp;quot;L'épigramme dans tous ses états : épigraphiques, littéraires, historiques : Lyon, École Normale Supérieure, 3 e 4 giugno 2010</w:t>
+                <w:t xml:space="preserve">Un pugile ai piedi dell'Olimpo: un nuovo epigramma da Azoros (Tessaglia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Tziaphalias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.719-721</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2008 (2), pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674773v1</w:t>
+                <w:t xml:space="preserve">hal-01674730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pugile ai piedi dell'Olimpo: un nuovo epigramma da Azoros (Tessaglia)</w:t>
+                <w:t xml:space="preserve">Autore nascosto o autore manifesto? Il caso dell’epigramma per l’ippiatra Memmius Hippokrates (Anazarbos, Cilicia, prima metà del III secolo d.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Tziaphalias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2008 (2), pp.377-384</w:t>
+              <w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674730v1</w:t>
+                <w:t xml:space="preserve">hal-01674740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autore nascosto o autore manifesto? Il caso dell’epigramma per l’ippiatra Memmius Hippokrates (Anazarbos, Cilicia, prima metà del III secolo d.C.)</w:t>
+                <w:t xml:space="preserve">Cronaca del convegno &amp;quot;L'épigramme dans tous ses états : épigraphiques, littéraires, historiques : Lyon, École Normale Supérieure, 3 e 4 giugno 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43, pp.95-100</w:t>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.719-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674740v1</w:t>
+                <w:t xml:space="preserve">hal-01674773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuova lettura dell'epigramma funerario per Diokleas (IG IX 2, 255, Agios Georgios Pharsalôn, Tessaglia)</w:t>
               </w:r>
@@ -2947,73 +2947,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage, The Europeana network of Ancient Greek and Latin Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Europeana network of Ancient Greek and Latin Epigraphy, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02457550v1</w:t>
+                <w:t xml:space="preserve">halshs-01141856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inscription between text and object: The deconstruction of a multifaceted notion with a view of a flexible digital representation</w:t>
               </w:r>
@@ -3029,73 +3029,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Europeana network of Ancient Greek and Latin Epigraphy, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage, The Europeana network of Ancient Greek and Latin Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01141856v1</w:t>
+                <w:t xml:space="preserve">halshs-02457550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3442,212 +3442,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek-Latin Bilingualism and Cultural Identity in the Graeco-Roman East: Carmina Epigraphica Graeca et Latina (CEGL) from the Middle East</w:t>
+                <w:t xml:space="preserve">Oltre la traduzione: strategie di comunicazione e confini linguistico-culturali nelle iscrizioni metriche bilingui greco-latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Garulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. de Hoz; J.L. Garcia Alonso; L.A. Guichard Romero. </w:t>
+              <w:t xml:space="preserve">Giovanna Alvoni; Roberto Batisti; Stefano Colangelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek Paideia and Local Tradition in the Graeco-Roman</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-257, 2020, 9789042940048</w:t>
+              <w:t xml:space="preserve">Figure dell'altro. Identità, alterità, stranierità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patron, pp.163-185, 2020, "Studi di Eikasmos online", 9788855580007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083694v1</w:t>
+                <w:t xml:space="preserve">hal-03085253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oltre la traduzione: strategie di comunicazione e confini linguistico-culturali nelle iscrizioni metriche bilingui greco-latine</w:t>
+                <w:t xml:space="preserve">Greek-Latin Bilingualism and Cultural Identity in the Graeco-Roman East: Carmina Epigraphica Graeca et Latina (CEGL) from the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Garulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanna Alvoni; Roberto Batisti; Stefano Colangelo. </w:t>
+              <w:t xml:space="preserve">M.-P. de Hoz; J.L. Garcia Alonso; L.A. Guichard Romero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figure dell'altro. Identità, alterità, stranierità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patron, pp.163-185, 2020, "Studi di Eikasmos online", 9788855580007</w:t>
+              <w:t xml:space="preserve">Greek Paideia and Local Tradition in the Graeco-Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-257, 2020, 9789042940048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085253v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poeti e conferenzieri stranieri in Tessaglia in età ellenistica: l’epigramma funerario per Herillos figlio di Herodoros di Kalchedon</w:t>
               </w:r>
@@ -4259,476 +4259,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graver, inciser, creuser</w:t>
+                <w:t xml:space="preserve">Labor, Effort, Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.724-728. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, pp.869-877</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470372v1</w:t>
+                <w:t xml:space="preserve">hal-05470406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labor, Effort, Fatigue</w:t>
+                <w:t xml:space="preserve">Graver, inciser, creuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.869-877</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.724-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15832-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470406v1</w:t>
+                <w:t xml:space="preserve">hal-05470372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herennia Procula (Ier s. apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Pierre (support)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927294v1</w:t>
+                <w:t xml:space="preserve">hal-03927321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature. Tradition grecque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilinguisme gréco-latin, épigrammes bilingues. Tradition épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927340v1</w:t>
+                <w:t xml:space="preserve">hal-03927223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinguisme gréco-latin, épigrammes bilingues. Tradition épigraphique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concours (d'épigramme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927223v1</w:t>
+                <w:t xml:space="preserve">hal-03927262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre (support)</w:t>
+                <w:t xml:space="preserve">Signature. Tradition grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927321v1</w:t>
+                <w:t xml:space="preserve">hal-03927340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulaire</w:t>
               </w:r>
@@ -4777,165 +4777,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours (d'épigramme)</w:t>
+                <w:t xml:space="preserve">Honestos (ou Honestus / Onestos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927262v1</w:t>
+                <w:t xml:space="preserve">hal-03927305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honestos (ou Honestus / Onestos)</w:t>
+                <w:t xml:space="preserve">Herennia Procula (Ier s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927305v1</w:t>
+                <w:t xml:space="preserve">hal-03927294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5011,51 +5011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A83FD5F3"/>
+    <w:nsid w:val="034055A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5159,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8027FF64"/>
+    <w:nsid w:val="2126BB59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D14F81F6"/>
+    <w:nsid w:val="D4AC8DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5544,51 +5544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8524-6522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138480494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/annuaire/santin-eleonora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Garulli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19199/2024.XXXV.1121-8819.271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351303v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tziaphalias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan&#225;sios Tziaf&#225;lias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2466" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353628v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=9789042940048&amp;amp;series_number_s tr=29&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foschia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15832-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8524-6522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138480494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/annuaire/santin-eleonora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Garulli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19199/2024.XXXV.1121-8819.271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351303v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tziaphalias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan&#225;sios Tziaf&#225;lias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2466" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353628v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=9789042940048&amp;amp;series_number_s tr=29&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foschia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15832-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>