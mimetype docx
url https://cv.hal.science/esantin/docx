--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -881,334 +881,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Muses de Larissa : une nouvelle inscription votive thessalienne d’époque hellénistique sur la fondation d’un sanctuaire</w:t>
+                <w:t xml:space="preserve">ΤΟ ΕΠΙΓΡΑΜΜΑ ΤΟΥ ΚΑΛΛΙΑ (Mετάφραση από τα ιταλικά ΧΡΙΣΤΙΝΑ ΠΟΛΕΖΕ. Επιμέλεια: ΦΙΛΙΠΠΟΣ ΠΟΛΕΖΕ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athanásios Tziafálias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085057v1</w:t>
+                <w:t xml:space="preserve">hal-03514672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ΤΟ ΕΠΙΓΡΑΜΜΑ ΤΟΥ ΚΑΛΛΙΑ (Mετάφραση από τα ιταλικά ΧΡΙΣΤΙΝΑ ΠΟΛΕΖΕ. Επιμέλεια: ΦΙΛΙΠΠΟΣ ΠΟΛΕΖΕ)</w:t>
+                <w:t xml:space="preserve">Les Muses de Larissa : une nouvelle inscription votive thessalienne d’époque hellénistique sur la fondation d’un sanctuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanásios Tziafálias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (1), pp.257-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.1090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514672v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de la poésie épigraphique</w:t>
+                <w:t xml:space="preserve">Το επίγραμμα του αυληστή Αντιγένη</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083669v1</w:t>
+                <w:t xml:space="preserve">hal-03085035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Το επίγραμμα του αυληστή Αντιγένη</w:t>
+                <w:t xml:space="preserve">Les langues de la poésie épigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XCII (2), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.922.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085035v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Το επίγραμμα της Αρχιδίκης</w:t>
               </w:r>
@@ -2004,281 +2004,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">θεσσαλικά επιγράμματα, του Θεοδωρίδα για τη Φαιναρέτη και τον Δορωθέο</w:t>
+                <w:t xml:space="preserve">Δύο θεσσαλικά επιγράμματα, του Μένωνα και τουΤελευτία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 66, pp.143-145</w:t>
+              <w:t xml:space="preserve">, 2014, 65, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675638v1</w:t>
+                <w:t xml:space="preserve">hal-01675640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Lucillio, Epigrammi, introduction, texte critique, traduction et commentaire par Lucia Floridi, Texte und Kommentare, 47, Berlin-Boston, De Gruyter, 2014, X + 662 pages</w:t>
+                <w:t xml:space="preserve">θεσσαλικά επιγράμματα, του Θεοδωρίδα για τη Φαιναρέτη και τον Δορωθέο</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674755v1</w:t>
+                <w:t xml:space="preserve">hal-01675638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Δύο θεσσαλικά επιγράμματα, του Μένωνα και τουΤελευτία</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Lucillio, Epigrammi, introduction, texte critique, traduction et commentaire par Lucia Floridi, Texte und Kommentare, 47, Berlin-Boston, De Gruyter, 2014, X + 662 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Θεσσαλικό Ημερολόγιο</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65, pp.61-64</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675640v1</w:t>
+                <w:t xml:space="preserve">hal-01674755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigrammes signées de Thessalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanásios Tziafálias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (18/1), pp.251-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2448,251 +2448,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pugile ai piedi dell'Olimpo: un nuovo epigramma da Azoros (Tessaglia)</w:t>
+                <w:t xml:space="preserve">Cronaca del convegno &amp;quot;L'épigramme dans tous ses états : épigraphiques, littéraires, historiques : Lyon, École Normale Supérieure, 3 e 4 giugno 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Tziaphalias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2008 (2), pp.377-384</w:t>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.719-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674730v1</w:t>
+                <w:t xml:space="preserve">hal-01674773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autore nascosto o autore manifesto? Il caso dell’epigramma per l’ippiatra Memmius Hippokrates (Anazarbos, Cilicia, prima metà del III secolo d.C.)</w:t>
+                <w:t xml:space="preserve">Un pugile ai piedi dell'Olimpo: un nuovo epigramma da Azoros (Tessaglia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Tziaphalias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43, pp.95-100</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2008 (2), pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674740v1</w:t>
+                <w:t xml:space="preserve">hal-01674730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronaca del convegno &amp;quot;L'épigramme dans tous ses états : épigraphiques, littéraires, historiques : Lyon, École Normale Supérieure, 3 e 4 giugno 2010</w:t>
+                <w:t xml:space="preserve">Autore nascosto o autore manifesto? Il caso dell’epigramma per l’ippiatra Memmius Hippokrates (Anazarbos, Cilicia, prima metà del III secolo d.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.719-721</w:t>
+              <w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674773v1</w:t>
+                <w:t xml:space="preserve">hal-01674740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuova lettura dell'epigramma funerario per Diokleas (IG IX 2, 255, Agios Georgios Pharsalôn, Tessaglia)</w:t>
               </w:r>
@@ -2818,51 +2818,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encoding Metrical Inscriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Evangelisti, Nov 2024, Foggia, Italy. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472978v1</w:t>
+                <w:t xml:space="preserve">hal-05472978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding verse inscriptions: current practices and new perspectives, TEI Conference, Lyon, October 31, 2015</w:t>
               </w:r>
@@ -2947,73 +2947,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Europeana network of Ancient Greek and Latin Epigraphy, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage, The Europeana network of Ancient Greek and Latin Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01141856v1</w:t>
+                <w:t xml:space="preserve">halshs-02457550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inscription between text and object: The deconstruction of a multifaceted notion with a view of a flexible digital representation</w:t>
               </w:r>
@@ -3029,73 +3029,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage, The Europeana network of Ancient Greek and Latin Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First EAGLE International Conference on Information Technologies for Epigraphy and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Europeana network of Ancient Greek and Latin Epigraphy, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02457550v1</w:t>
+                <w:t xml:space="preserve">halshs-01141856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3442,212 +3442,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oltre la traduzione: strategie di comunicazione e confini linguistico-culturali nelle iscrizioni metriche bilingui greco-latine</w:t>
+                <w:t xml:space="preserve">Greek-Latin Bilingualism and Cultural Identity in the Graeco-Roman East: Carmina Epigraphica Graeca et Latina (CEGL) from the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Garulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanna Alvoni; Roberto Batisti; Stefano Colangelo. </w:t>
+              <w:t xml:space="preserve">M.-P. de Hoz; J.L. Garcia Alonso; L.A. Guichard Romero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figure dell'altro. Identità, alterità, stranierità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patron, pp.163-185, 2020, "Studi di Eikasmos online", 9788855580007</w:t>
+              <w:t xml:space="preserve">Greek Paideia and Local Tradition in the Graeco-Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-257, 2020, 9789042940048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085253v1</w:t>
+                <w:t xml:space="preserve">hal-03083694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek-Latin Bilingualism and Cultural Identity in the Graeco-Roman East: Carmina Epigraphica Graeca et Latina (CEGL) from the Middle East</w:t>
+                <w:t xml:space="preserve">Oltre la traduzione: strategie di comunicazione e confini linguistico-culturali nelle iscrizioni metriche bilingui greco-latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Garulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. de Hoz; J.L. Garcia Alonso; L.A. Guichard Romero. </w:t>
+              <w:t xml:space="preserve">Giovanna Alvoni; Roberto Batisti; Stefano Colangelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek Paideia and Local Tradition in the Graeco-Roman</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Figure dell'altro. Identità, alterità, stranierità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patron, pp.163-185, 2020, "Studi di Eikasmos online", 9788855580007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeters</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03083694v1</w:t>
+                <w:t xml:space="preserve">hal-03085253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poeti e conferenzieri stranieri in Tessaglia in età ellenistica: l’epigramma funerario per Herillos figlio di Herodoros di Kalchedon</w:t>
               </w:r>
@@ -4419,316 +4419,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre (support)</w:t>
+                <w:t xml:space="preserve">Herennia Procula (Ier s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927321v1</w:t>
+                <w:t xml:space="preserve">hal-03927294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinguisme gréco-latin, épigrammes bilingues. Tradition épigraphique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre (support)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927223v1</w:t>
+                <w:t xml:space="preserve">hal-03927321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours (d'épigramme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilinguisme gréco-latin, épigrammes bilingues. Tradition épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927262v1</w:t>
+                <w:t xml:space="preserve">hal-03927223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature. Tradition grecque</w:t>
+                <w:t xml:space="preserve">Concours (d'épigramme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927340v1</w:t>
+                <w:t xml:space="preserve">hal-03927262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulaire</w:t>
               </w:r>
@@ -4777,165 +4777,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honestos (ou Honestus / Onestos)</w:t>
+                <w:t xml:space="preserve">Signature. Tradition grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927305v1</w:t>
+                <w:t xml:space="preserve">hal-03927340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herennia Procula (Ier s. apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Honestos (ou Honestus / Onestos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Santin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927294v1</w:t>
+                <w:t xml:space="preserve">hal-03927305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5011,51 +5011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="034055A0"/>
+    <w:nsid w:val="9EFD2094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5159,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2126BB59"/>
+    <w:nsid w:val="3B21F99E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D4AC8DD9"/>
+    <w:nsid w:val="FBAD06AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5544,51 +5544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8524-6522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138480494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/annuaire/santin-eleonora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Garulli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19199/2024.XXXV.1121-8819.271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351303v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tziaphalias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan&#225;sios Tziaf&#225;lias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2466" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353628v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=9789042940048&amp;amp;series_number_s tr=29&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foschia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15832-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8524-6522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138480494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/annuaire/santin-eleonora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Garulli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19199/2024.XXXV.1121-8819.271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351303v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tziaphalias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan&#225;sios Tziaf&#225;lias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2466" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472978v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353628v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=9789042940048&amp;amp;series_number_s tr=29&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foschia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15832-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>