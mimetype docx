--- v0 (2026-03-22)
+++ v1 (2026-05-22)
@@ -66,419 +66,536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t>
+                <w:t xml:space="preserve">Deep Learning-Guided Design of Optimal Sensor Networks for Accurate Pollutant Source Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayman Al Falou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAI.2026.3687177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197799v1</w:t>
+                <w:t xml:space="preserve">hal-05625862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of conventional metaheuristic techniques for resource-constrained project scheduling problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+                <w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Djemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Al Falou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.jpm.2021.10.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551453v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of conventional metaheuristic techniques for resource-constrained project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Golab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.jpm.2021.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Deep Neural Network Methods: Computational and Perceptual Methods—An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghida El Saj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (11), pp.1367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics10111367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -488,692 +605,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209362v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Aram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03207768v1</w:t>
+                <w:t xml:space="preserve">hal-03209362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the curse of dimensionality for perturbed token identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kaddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Tags to Improve Diversity of Sparse Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2015: The Seventh International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic face recognition using SIFT and networks of tagged neural cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Cognitive Technologies and Applications 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.57 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1320,51 +1437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Golab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cabon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.jpm.2021.10.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida El Saj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111367" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865114v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05625862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2026.3687177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Golab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cabon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.jpm.2021.10.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida El Saj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865114v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>