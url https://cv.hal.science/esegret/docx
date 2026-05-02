--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -772,577 +772,702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109333v1</w:t>
+                <w:t xml:space="preserve">hal-05592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
+                <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745285v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226070v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supplementation of micro algae Schizochytrium sp., in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss) and consequences on progeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Cachelou</w:t>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Vanderesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Lecou</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125930v1</w:t>
+                <w:t xml:space="preserve">hal-04226070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of supplementation of micro algae Schizochytrium sp., in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss) and consequences on progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lecou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisEgg: an automatic phenotyping tool to assess rainbow trout unfertilized egg viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1384,51 +1509,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.68-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1438,51 +1563,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1541,51 +1666,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.160-161, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1595,51 +1720,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1678,51 +1803,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1732,114 +1857,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de la teneur minérale de l’eau d’élevage sur les mécanismes de maturation ovocytaire et d’ovulation chez la truite arc-en-ciel Oncorhynchus mykiss et mise en place de mesures correctives par la nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021AGROB352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03895742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1986,51 +2111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03895742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGROB352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03895742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGROB352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>