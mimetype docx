--- v1 (2026-03-26)
+++ v2 (2026-04-27)
@@ -1104,317 +1104,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal measures for semantic interoperability assessment in cooperative enterprise information systems</w:t>
+                <w:t xml:space="preserve">Semantics enactment for interoperability assessment in Enterprise Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.010⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662878v1</w:t>
+                <w:t xml:space="preserve">hal-00671856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics enactment for interoperability assessment in Enterprise Information Systems</w:t>
+                <w:t xml:space="preserve">Formal measures for semantic interoperability assessment in cooperative enterprise information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (1), pp.101-117. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.443-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671856v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualising and structuring semantics in Cooperative Enterprise Information Systems Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zdravković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1474,77 +1474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la structure de la sémantique dans les modèles de système d'information d'entreprises collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (4), pp.49-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1591,64 +1591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems Interoperability Evaluation through Formalisation of Semantic Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.9-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1950,182 +1950,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
+                <w:t xml:space="preserve">Towards linked building data: A data framework enabling BEM interoperability with extended Brick ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elmeouche Rani</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258498v1</w:t>
+                <w:t xml:space="preserve">hal-04270885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des méthodes de création des modèles de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Esma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,182 +2153,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards linked building data: A data framework enabling BEM interoperability with extended Brick ontology</w:t>
+                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rani El Meouche</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmeouche Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270885v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine de l'objectif est-elle importante? Effets motivationnels d'objectifs autodéfinis en production</w:t>
               </w:r>
@@ -3434,77 +3434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics enactment in Enterprise Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.13064-13073, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3551,64 +3551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicitation de la sémantique de modèles de systèmes d'information d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,77 +3646,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la sémantique dans les modèles de systèmes d'information d'entreprises collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du GT Easy-DIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,64 +3767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC/IFIP EI2N'2009 workshop on Enterprise Integration, Interoperability and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.205-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4491,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2319914" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Camara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02015-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00768-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.49-77" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114411" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_31" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castelain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746201v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2319914" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Camara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02015-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00768-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es Soufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.49-77" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114411" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Esma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Es-Soufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_69" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_31" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castelain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746201v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>